--- v0 (2026-04-07)
+++ v1 (2026-05-27)
@@ -1,1205 +1,1262 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="00E93A00">
+    <w:p w14:paraId="12DADDA4" w14:textId="0195FE02" w:rsidR="00475B0E" w:rsidRPr="00475B0E" w:rsidRDefault="001E4E8D" w:rsidP="00475B0E">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753453">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Annexe </w:t>
       </w:r>
-      <w:r w:rsidR="00C038B0">
+      <w:r w:rsidR="0005655E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00753453">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00E93A00">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00753453">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ossier de candidature</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00184368">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="5873D68B" w14:textId="77777777" w:rsidTr="00184368">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="00E93A00">
+          <w:p w14:paraId="26139625" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="00E93A00">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="607"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Propos introductif</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="1DABA99D" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="6EFA68D0" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="1793D6FF" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="33BB7039" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="5D96AF9E" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumé </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="78DC3A74" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="1ADE062B" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="38CD0CC1" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Contexte général et justification de la pertinence </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="2D6F1DFC" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00184368">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="492EEA9E" w14:textId="77777777" w:rsidTr="00184368">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
+          <w:p w14:paraId="529F6D3F" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Éléments </w:t>
             </w:r>
             <w:r w:rsidR="00110B81" w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="7FBBD0E2" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="27EB9C59" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Acteurs/établissement porteur</w:t>
             </w:r>
             <w:r w:rsidR="00B64277">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
             <w:r w:rsidR="00DA5267">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> et contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="14D9B9DB" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="2D88537E" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="6349757F" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs partenaires </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="142D6BAC" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00184368">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="7B05D200" w14:textId="77777777" w:rsidTr="00184368">
         <w:trPr>
           <w:trHeight w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
+          <w:p w14:paraId="61F7D07A" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Description du</w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>/des</w:t>
             </w:r>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> projet</w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="6DF8C472" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="2956499B" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Contexte et objectifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="6E527FAB" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="44134AFD" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="7B953708" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports attendus au regard des missions </w:t>
             </w:r>
             <w:r w:rsidR="00D95715" w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Hprox</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="266D2438" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="76E17B0D" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="3330B32A" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractère innovant </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="6E561145" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="03220FE2" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="433A8CA5" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Potentiel de transférabilité </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="38327793" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="1AD29E5C" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="4CC7FD89" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractère partenarial </w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>du/des projets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="2F563F99" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="65747F10" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="1D11F7BB" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Enjeux et problématique spécifiques pouvant être rencontrés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="55597F46" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00184368">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="20A2F70E" w14:textId="77777777" w:rsidTr="00184368">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
+          <w:p w14:paraId="413B7276" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Planification du</w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>/des</w:t>
             </w:r>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> projet</w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="0D728CE6" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="26EC93ED" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Structure de gouvernance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="5CF3BBA5" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="77AC54E0" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="7E9412DE" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Calendrier de mise en œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="11A4BB26" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="4023625F" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="29411ECC" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Modalités de suivi et d'évaluation, y compris les indicateurs clés de performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="424730AE" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00184368">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="10859352" w14:textId="77777777" w:rsidTr="00184368">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
+          <w:p w14:paraId="2881A437" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="009D0238">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Financement du</w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>/des</w:t>
             </w:r>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> projet</w:t>
             </w:r>
             <w:r w:rsidR="0014158D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="56A1348C" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="6F71733F" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Cofinancements / modalités de financement post-expérimentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="32D1630F" w14:textId="77777777" w:rsidR="005A1578" w:rsidRDefault="005A1578">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C55B38" w14:textId="77777777" w:rsidR="005A1578" w:rsidRDefault="005A1578">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E5F3C82" w14:textId="77777777" w:rsidR="005A1578" w:rsidRPr="00753453" w:rsidRDefault="005A1578">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="3DF3078B" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="0169B94D" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Besoins en ressources humaines et autres dépenses d’exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="211B66B5" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRDefault="00DC6999">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF67BAA" w14:textId="06AA6744" w:rsidR="005A1578" w:rsidRPr="00753453" w:rsidRDefault="005A1578">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00E93A00">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="77D0C73D" w14:textId="77777777" w:rsidTr="00E93A00">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+          <w:p w14:paraId="2F753C2F" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Besoins d’investissements à réaliser sur les infrastructures, les équipements et les solutions informatiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
+          <w:p w14:paraId="3F92A500" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="00DC6999">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidTr="00184368">
+      <w:tr w:rsidR="00DC6999" w:rsidRPr="00753453" w14:paraId="6AB9B014" w14:textId="77777777" w:rsidTr="00184368">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="00814442">
+          <w:p w14:paraId="1F7871FD" w14:textId="77777777" w:rsidR="00DC6999" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D" w:rsidP="00814442">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Tout </w:t>
             </w:r>
             <w:r w:rsidR="00E93A00">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">autre </w:t>
             </w:r>
             <w:r w:rsidRPr="00753453">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>élément contextuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D0238" w:rsidRPr="00753453" w:rsidTr="00184368">
+      <w:tr w:rsidR="009D0238" w:rsidRPr="00753453" w14:paraId="002ADB4D" w14:textId="77777777" w:rsidTr="00184368">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="009D0238" w:rsidRPr="00753453" w:rsidRDefault="009D0238">
+          <w:p w14:paraId="384DA2D8" w14:textId="0692E123" w:rsidR="00475B0E" w:rsidRPr="00CC2D4C" w:rsidRDefault="005A1578" w:rsidP="00475B0E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cartes, graphiques, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00384A8C">
+              <w:t>tableaux</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, étude… </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC2D4C">
+              <w:t>permettant d’apprécier la plus-value du projet quant à la réponse aux missions Hprox et à la prise en compte du caractère partenarial de ces missions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A4DFCE" w14:textId="77777777" w:rsidR="009D0238" w:rsidRPr="00753453" w:rsidRDefault="009D0238">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E4E8D" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
+    <w:p w14:paraId="072BB706" w14:textId="77777777" w:rsidR="001E4E8D" w:rsidRPr="00753453" w:rsidRDefault="001E4E8D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="001E4E8D" w:rsidRPr="00753453" w:rsidSect="00BF7084">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1540" w:right="1800" w:bottom="1135" w:left="1800" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
+    <w:p w14:paraId="6F21EE32" w14:textId="77777777" w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
+    <w:p w14:paraId="5AD46054" w14:textId="77777777" w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
+    <w:p w14:paraId="634BBBD0" w14:textId="77777777" w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
+    <w:p w14:paraId="698EDBD8" w14:textId="77777777" w:rsidR="00A60D98" w:rsidRDefault="00A60D98" w:rsidP="00B64277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B5117A" w:rsidRDefault="00B5117A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76695B49" w14:textId="77777777" w:rsidR="00B5117A" w:rsidRDefault="00B5117A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E2DAFAB" wp14:editId="69B91533">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-714091</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-791485</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1873250" cy="619125"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="14" name="Image 14"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="ARS_CVDL.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1215,51 +1272,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1873250" cy="619125"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -1479,50 +1536,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583532C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D20AB9A"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="975" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1695" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2415" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3135" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3855" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4575" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5295" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6015" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6735" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6070025A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A55C6AA4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1564,192 +1734,203 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1644583091">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="791902516">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="977687764">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="397484530">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2090928733">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1225876544">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="439572350">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1124082869">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2114742419">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2006662159">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="335039940">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1473864430">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0005655E"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00110B81"/>
     <w:rsid w:val="0014158D"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00184368"/>
     <w:rsid w:val="001E4E8D"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003F5107"/>
+    <w:rsid w:val="00475B0E"/>
+    <w:rsid w:val="005A1578"/>
     <w:rsid w:val="00753453"/>
     <w:rsid w:val="007A5C78"/>
     <w:rsid w:val="00814442"/>
     <w:rsid w:val="00862A5E"/>
     <w:rsid w:val="008D3BD4"/>
     <w:rsid w:val="00923A1A"/>
     <w:rsid w:val="009D0238"/>
     <w:rsid w:val="00A60D98"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B5117A"/>
     <w:rsid w:val="00B64277"/>
     <w:rsid w:val="00BF7084"/>
     <w:rsid w:val="00C038B0"/>
     <w:rsid w:val="00C66565"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00D95715"/>
     <w:rsid w:val="00DA5267"/>
     <w:rsid w:val="00DC6999"/>
+    <w:rsid w:val="00DE10C2"/>
     <w:rsid w:val="00E93A00"/>
     <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FD49FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="527FB7DD"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{CD8C2556-6EE8-4906-A199-DB4416DFC84C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2068,50 +2249,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
@@ -2930,77 +3116,77 @@
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphaseple">
+  <w:style w:type="character" w:styleId="Accentuationlgre">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphaseintense">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rfrenceple">
+  <w:style w:type="character" w:styleId="Rfrencelgre">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -13067,51 +13253,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -13421,80 +13607,109 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F41E7B7-7099-4F51-BE3E-AA5D5016B826}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>161</Words>
-  <Characters>888</Characters>
+  <Words>190</Words>
+  <Characters>1050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1047</CharactersWithSpaces>
+  <CharactersWithSpaces>1238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CHAUMERAT, Alice (ARS-CVL)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-05-11T17:45:57Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>58c24351-14e4-41f4-9429-5ba3460a7368</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>