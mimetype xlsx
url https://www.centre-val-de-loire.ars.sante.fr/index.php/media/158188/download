--- v0 (2026-04-05)
+++ v1 (2026-05-22)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://msociauxfr-my.sharepoint.com/personal/alice_chaumerat_ars_sante_fr/Documents/Bureau/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rohann.mongoue\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{40038512-916F-4E79-BAC2-EB910CD792C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BD0C0DC5-81CC-459F-8095-607F16058768}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A07ACB09-581C-4D4E-BFAE-3AEA95B8511E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dossiers" sheetId="1" r:id="rId1"/>
+    <sheet name="Etablissements" sheetId="2" r:id="rId2"/>
+    <sheet name="Avis" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Dossiers!$A$1:$E$94</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Dossiers!$A$1:$A$98</definedName>
   </definedNames>
-  <calcPr calcId="0" iterateDelta="1E-4"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="325">
   <si>
     <t>Civilité</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
     <t>Commune</t>
   </si>
   <si>
     <t>N°RPPS</t>
   </si>
   <si>
     <t>Mme</t>
   </si>
   <si>
     <t>BRASSEUR</t>
   </si>
   <si>
     <t>Sabrina Amandine Delphine</t>
   </si>
   <si>
@@ -91,912 +95,954 @@
   <si>
     <t>MORALES</t>
   </si>
   <si>
     <t>Leandro</t>
   </si>
   <si>
     <t>Vienne-en-Val (45510)</t>
   </si>
   <si>
     <t>10109910793</t>
   </si>
   <si>
     <t>SERARD</t>
   </si>
   <si>
     <t>Armand Gilles François</t>
   </si>
   <si>
     <t>Vitry-aux-Loges (45530)</t>
   </si>
   <si>
     <t>10101286689</t>
   </si>
   <si>
+    <t>Ricard</t>
+  </si>
+  <si>
+    <t>Laurent</t>
+  </si>
+  <si>
     <t>Jargeau (45150)</t>
   </si>
   <si>
+    <t>10005969216</t>
+  </si>
+  <si>
+    <t>Cheyvialle</t>
+  </si>
+  <si>
+    <t>Geoffrey</t>
+  </si>
+  <si>
+    <t>Saint-Denis-de-l’Hôtel (45550)</t>
+  </si>
+  <si>
+    <t>10005266092</t>
+  </si>
+  <si>
+    <t>Jacquelin</t>
+  </si>
+  <si>
+    <t>Anouk</t>
+  </si>
+  <si>
+    <t>10006012412</t>
+  </si>
+  <si>
+    <t>Sicard</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Châteauneuf-sur-Loire (45110)</t>
+  </si>
+  <si>
+    <t>10102253118</t>
+  </si>
+  <si>
+    <t>AUTHIER</t>
+  </si>
+  <si>
+    <t>Sandrine</t>
+  </si>
+  <si>
+    <t>Puiseaux (45390)</t>
+  </si>
+  <si>
+    <t>10005435101</t>
+  </si>
+  <si>
+    <t>BRUNET</t>
+  </si>
+  <si>
+    <t>Marine</t>
+  </si>
+  <si>
+    <t>10106277246</t>
+  </si>
+  <si>
+    <t>LAMOITIER</t>
+  </si>
+  <si>
+    <t>Denis</t>
+  </si>
+  <si>
+    <t>Beaune-la-Rolande (45340)</t>
+  </si>
+  <si>
+    <t>10005368872</t>
+  </si>
+  <si>
+    <t>DAUBRICOURT</t>
+  </si>
+  <si>
+    <t>Alexandra Suzanne Jeanne</t>
+  </si>
+  <si>
     <t>10005433106</t>
   </si>
   <si>
-    <t>Ricard</t>
-[...5 lines deleted...]
-    <t>10005969216</t>
+    <t>ROCHE</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Olivet (45160)</t>
+  </si>
+  <si>
+    <t>10101061637</t>
+  </si>
+  <si>
+    <t>MORICE</t>
+  </si>
+  <si>
+    <t>Stéphanie Francette Michèle</t>
+  </si>
+  <si>
+    <t>Fay-aux-Loges (45450)</t>
+  </si>
+  <si>
+    <t>10005363816</t>
+  </si>
+  <si>
+    <t>Foucher</t>
+  </si>
+  <si>
+    <t>Peggy</t>
+  </si>
+  <si>
+    <t>10005362933</t>
+  </si>
+  <si>
+    <t>ZOUARI</t>
+  </si>
+  <si>
+    <t>Hédi Mohamed Raymond</t>
+  </si>
+  <si>
+    <t>Pithiviers-le-Vieil (45300)</t>
+  </si>
+  <si>
+    <t>10005924146</t>
+  </si>
+  <si>
+    <t>RÉGUIGNE</t>
+  </si>
+  <si>
+    <t>10101287331</t>
+  </si>
+  <si>
+    <t>Merlaud</t>
+  </si>
+  <si>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>Cercottes (45520)</t>
+  </si>
+  <si>
+    <t>10101810850</t>
+  </si>
+  <si>
+    <t>Champdavoine</t>
+  </si>
+  <si>
+    <t>Léonie</t>
+  </si>
+  <si>
+    <t>Saint-Jean-de-la-Ruelle (45140)</t>
+  </si>
+  <si>
+    <t>10109891480</t>
+  </si>
+  <si>
+    <t>Beaudoin</t>
+  </si>
+  <si>
+    <t>10101812237</t>
+  </si>
+  <si>
+    <t>Fleury</t>
+  </si>
+  <si>
+    <t>Tanguy</t>
+  </si>
+  <si>
+    <t>Saint-Jean-de-Braye (45800)</t>
+  </si>
+  <si>
+    <t>10005856199</t>
+  </si>
+  <si>
+    <t>Teixeira</t>
+  </si>
+  <si>
+    <t>Laury</t>
+  </si>
+  <si>
+    <t>10108854604</t>
+  </si>
+  <si>
+    <t>Beaulaton</t>
+  </si>
+  <si>
+    <t>Madeleine</t>
+  </si>
+  <si>
+    <t>10102149035</t>
+  </si>
+  <si>
+    <t>Hurreau-sauvet</t>
+  </si>
+  <si>
+    <t>Floriane</t>
+  </si>
+  <si>
+    <t>10005265912</t>
+  </si>
+  <si>
+    <t>Gilloir</t>
+  </si>
+  <si>
+    <t>Marc Antoine</t>
+  </si>
+  <si>
+    <t>10005856207</t>
+  </si>
+  <si>
+    <t>Jaquet</t>
+  </si>
+  <si>
+    <t>Lauriane</t>
+  </si>
+  <si>
+    <t>10107989948</t>
+  </si>
+  <si>
+    <t>Poquet</t>
+  </si>
+  <si>
+    <t>Nolwenn</t>
+  </si>
+  <si>
+    <t>10005940258</t>
+  </si>
+  <si>
+    <t>Dupon</t>
+  </si>
+  <si>
+    <t>Joffrey</t>
+  </si>
+  <si>
+    <t>10005989784</t>
+  </si>
+  <si>
+    <t>Mardon</t>
+  </si>
+  <si>
+    <t>Antonin</t>
+  </si>
+  <si>
+    <t>10108005140</t>
+  </si>
+  <si>
+    <t>ROSE</t>
+  </si>
+  <si>
+    <t>Camille Gisèle Simone</t>
+  </si>
+  <si>
+    <t>Villemandeur (45700)</t>
+  </si>
+  <si>
+    <t>10101061702</t>
+  </si>
+  <si>
+    <t>PELAT</t>
+  </si>
+  <si>
+    <t>Thibaut</t>
+  </si>
+  <si>
+    <t>10005862544</t>
+  </si>
+  <si>
+    <t>Sidoisne</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Orléans (45100)</t>
+  </si>
+  <si>
+    <t>10108854943</t>
+  </si>
+  <si>
+    <t>Gervais</t>
+  </si>
+  <si>
+    <t>Alizée</t>
+  </si>
+  <si>
+    <t>10105762826</t>
+  </si>
+  <si>
+    <t>Stroiazzo lemaire</t>
+  </si>
+  <si>
+    <t>Marie-Laure</t>
+  </si>
+  <si>
+    <t>Fleury-les-Aubrais (45400)</t>
+  </si>
+  <si>
+    <t>10005515241</t>
+  </si>
+  <si>
+    <t>Gardan</t>
+  </si>
+  <si>
+    <t>sophie</t>
+  </si>
+  <si>
+    <t>Saint-Denis-en-Val (45560)</t>
+  </si>
+  <si>
+    <t>10102113718</t>
+  </si>
+  <si>
+    <t>BAYART</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>Mareau-aux-Prés (45370)</t>
+  </si>
+  <si>
+    <t>10109891472</t>
+  </si>
+  <si>
+    <t>BLUSSON</t>
+  </si>
+  <si>
+    <t>Eulalie</t>
+  </si>
+  <si>
+    <t>Épieds-en-Beauce (45130)</t>
+  </si>
+  <si>
+    <t>10108864116</t>
+  </si>
+  <si>
+    <t>CARRARA</t>
+  </si>
+  <si>
+    <t>Théo</t>
+  </si>
+  <si>
+    <t>Cléry-Saint-André (45370)</t>
+  </si>
+  <si>
+    <t>10102110813</t>
+  </si>
+  <si>
+    <t>CHANTREFOUX</t>
+  </si>
+  <si>
+    <t>Tiffany</t>
+  </si>
+  <si>
+    <t>10108005777</t>
+  </si>
+  <si>
+    <t>COURTAIS</t>
+  </si>
+  <si>
+    <t>Franck</t>
+  </si>
+  <si>
+    <t>10005693303</t>
+  </si>
+  <si>
+    <t>FONTAINE</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>10101061686</t>
+  </si>
+  <si>
+    <t>FRARD</t>
+  </si>
+  <si>
+    <t>Camille</t>
+  </si>
+  <si>
+    <t>10102128417</t>
+  </si>
+  <si>
+    <t>GAUDEFROY</t>
+  </si>
+  <si>
+    <t>Maylis</t>
+  </si>
+  <si>
+    <t>Beaugency (45190)</t>
+  </si>
+  <si>
+    <t>10101762317</t>
+  </si>
+  <si>
+    <t>LEBOSSÉ</t>
+  </si>
+  <si>
+    <t>Julien</t>
+  </si>
+  <si>
+    <t>10005301097</t>
+  </si>
+  <si>
+    <t>MORIAMEZ</t>
+  </si>
+  <si>
+    <t>Lora</t>
+  </si>
+  <si>
+    <t>Baccon (45130)</t>
+  </si>
+  <si>
+    <t>10005552970</t>
+  </si>
+  <si>
+    <t>PAILLET</t>
+  </si>
+  <si>
+    <t>Mathis</t>
+  </si>
+  <si>
+    <t>10101061413</t>
+  </si>
+  <si>
+    <t>POULAIN</t>
+  </si>
+  <si>
+    <t>Jean-Luc</t>
+  </si>
+  <si>
+    <t>Meung-sur-Loire (45130)</t>
+  </si>
+  <si>
+    <t>10005535553</t>
+  </si>
+  <si>
+    <t>PRIN</t>
+  </si>
+  <si>
+    <t>Viviane</t>
+  </si>
+  <si>
+    <t>Saint-Ay (45130)</t>
+  </si>
+  <si>
+    <t>10005368443</t>
+  </si>
+  <si>
+    <t>RABIER</t>
+  </si>
+  <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>81011002083</t>
+  </si>
+  <si>
+    <t>RALL</t>
+  </si>
+  <si>
+    <t>Guillaume</t>
+  </si>
+  <si>
+    <t>10006009152</t>
+  </si>
+  <si>
+    <t>RAMOS</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>10108004820</t>
+  </si>
+  <si>
+    <t>RAVEAU</t>
+  </si>
+  <si>
+    <t>Ségolène</t>
+  </si>
+  <si>
+    <t>10006006729</t>
+  </si>
+  <si>
+    <t>ROCHET</t>
+  </si>
+  <si>
+    <t>10005414635</t>
+  </si>
+  <si>
+    <t>SALIN</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>10005304885</t>
+  </si>
+  <si>
+    <t>TEXIER</t>
+  </si>
+  <si>
+    <t>Mathias</t>
+  </si>
+  <si>
+    <t>10109937218</t>
+  </si>
+  <si>
+    <t>WEILL</t>
+  </si>
+  <si>
+    <t>Michel</t>
+  </si>
+  <si>
+    <t>10005673867</t>
+  </si>
+  <si>
+    <t>XUE</t>
+  </si>
+  <si>
+    <t>Alban</t>
+  </si>
+  <si>
+    <t>10111089784</t>
+  </si>
+  <si>
+    <t>GABORY</t>
+  </si>
+  <si>
+    <t>Pierre Roger Joseph</t>
+  </si>
+  <si>
+    <t>10005789853</t>
+  </si>
+  <si>
+    <t>COLAS</t>
+  </si>
+  <si>
+    <t>Morgan Mathieu Florian</t>
+  </si>
+  <si>
+    <t>10005263339</t>
+  </si>
+  <si>
+    <t>ETCHEGOYHEN</t>
+  </si>
+  <si>
+    <t>Claire Jacqueline Fernande</t>
+  </si>
+  <si>
+    <t>10005656565</t>
+  </si>
+  <si>
+    <t>ALAVOINE LAPERTOT</t>
+  </si>
+  <si>
+    <t>Jouy-le-Potier (45370)</t>
+  </si>
+  <si>
+    <t>10101287273</t>
+  </si>
+  <si>
+    <t>ESTAY</t>
+  </si>
+  <si>
+    <t>Anaelle</t>
+  </si>
+  <si>
+    <t>Ardon (45160)</t>
+  </si>
+  <si>
+    <t>10105798622</t>
+  </si>
+  <si>
+    <t>MENAIS</t>
+  </si>
+  <si>
+    <t>Charline</t>
+  </si>
+  <si>
+    <t>10101305083</t>
+  </si>
+  <si>
+    <t>TAMAAZOUSTI</t>
+  </si>
+  <si>
+    <t>Maïssara</t>
+  </si>
+  <si>
+    <t>10109919984</t>
+  </si>
+  <si>
+    <t>VOISIN</t>
+  </si>
+  <si>
+    <t>10101812138</t>
+  </si>
+  <si>
+    <t>GINIERES</t>
+  </si>
+  <si>
+    <t>Armand</t>
+  </si>
+  <si>
+    <t>10108469346</t>
+  </si>
+  <si>
+    <t>BRUNEAU</t>
+  </si>
+  <si>
+    <t>Mathieu Jacques Franck</t>
+  </si>
+  <si>
+    <t>10106371544</t>
+  </si>
+  <si>
+    <t>DE CLERCQ</t>
+  </si>
+  <si>
+    <t>Felize Marion Cyrielle</t>
+  </si>
+  <si>
+    <t>10111122106</t>
+  </si>
+  <si>
+    <t>JANNEAU</t>
+  </si>
+  <si>
+    <t>Nicolas Jean Gilbert</t>
+  </si>
+  <si>
+    <t>10005312409</t>
+  </si>
+  <si>
+    <t>DAVIAU</t>
+  </si>
+  <si>
+    <t>Gwénaëlle Léonie Véronique</t>
+  </si>
+  <si>
+    <t>10005744577</t>
+  </si>
+  <si>
+    <t>GASSELIN</t>
+  </si>
+  <si>
+    <t>Florine Anaïs</t>
+  </si>
+  <si>
+    <t>10102124970</t>
+  </si>
+  <si>
+    <t>BLAIN CUNY</t>
+  </si>
+  <si>
+    <t>Saint-Jean-le-Blanc (45650)</t>
+  </si>
+  <si>
+    <t>10005395446</t>
+  </si>
+  <si>
+    <t>VOIGT</t>
+  </si>
+  <si>
+    <t>Anneliese</t>
+  </si>
+  <si>
+    <t>10101061660</t>
+  </si>
+  <si>
+    <t>Petcu</t>
+  </si>
+  <si>
+    <t>Diana-luliana</t>
+  </si>
+  <si>
+    <t>10005335111</t>
+  </si>
+  <si>
+    <t>VROMAN</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>10005268023</t>
+  </si>
+  <si>
+    <t>MORIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maud </t>
+  </si>
+  <si>
+    <t>10005491849</t>
+  </si>
+  <si>
+    <t>SELLERON</t>
+  </si>
+  <si>
+    <t>Bertrand Marcel</t>
+  </si>
+  <si>
+    <t>10005723563</t>
+  </si>
+  <si>
+    <t>BOSSARD</t>
+  </si>
+  <si>
+    <t>Matthieu</t>
+  </si>
+  <si>
+    <t>10101810405</t>
+  </si>
+  <si>
+    <t>MONTMORY</t>
+  </si>
+  <si>
+    <t>Alison Stéphanie Sophie</t>
+  </si>
+  <si>
+    <t>10102113247</t>
+  </si>
+  <si>
+    <t>GUETEMME</t>
+  </si>
+  <si>
+    <t>Gilles Hervé</t>
+  </si>
+  <si>
+    <t>10005816581</t>
+  </si>
+  <si>
+    <t>BIET</t>
+  </si>
+  <si>
+    <t>Morgan Jean-Patrick Hubert</t>
+  </si>
+  <si>
+    <t>80250000017</t>
+  </si>
+  <si>
+    <t>ROBINET</t>
+  </si>
+  <si>
+    <t>Rémi Aurélien Pierre-Yves</t>
+  </si>
+  <si>
+    <t>Châlette-sur-Loing (45120)</t>
+  </si>
+  <si>
+    <t>10101066578</t>
+  </si>
+  <si>
+    <t>BERTHIAS</t>
+  </si>
+  <si>
+    <t>Manon Irène Marie Lucienne</t>
+  </si>
+  <si>
+    <t>10005261804</t>
+  </si>
+  <si>
+    <t>MAGNIEZ</t>
+  </si>
+  <si>
+    <t>Jérémy Pierre Alain</t>
   </si>
   <si>
     <t>Chécy (45430)</t>
   </si>
   <si>
     <t>10005935894</t>
   </si>
   <si>
+    <t>HALLOIN</t>
+  </si>
+  <si>
+    <t>Adrien Pierre Max</t>
+  </si>
+  <si>
+    <t>10108022558</t>
+  </si>
+  <si>
+    <t>AROD</t>
+  </si>
+  <si>
+    <t>Laurine</t>
+  </si>
+  <si>
+    <t>10108272575</t>
+  </si>
+  <si>
+    <t>LEMOINE</t>
+  </si>
+  <si>
+    <t>Patrice Venceslas</t>
+  </si>
+  <si>
+    <t>10111122098</t>
+  </si>
+  <si>
+    <t>BOURJADE</t>
+  </si>
+  <si>
+    <t>Flore Gwenaelle Denise</t>
+  </si>
+  <si>
+    <t>10005274138</t>
+  </si>
+  <si>
+    <t>STEMER</t>
+  </si>
+  <si>
+    <t>Laurine Maria Michèle</t>
+  </si>
+  <si>
+    <t>10108868380</t>
+  </si>
+  <si>
+    <t>PILON</t>
+  </si>
+  <si>
+    <t>Dorian Julien</t>
+  </si>
+  <si>
+    <t>10111560404</t>
+  </si>
+  <si>
+    <t>CAMUS</t>
+  </si>
+  <si>
+    <t>Mathieu Julien</t>
+  </si>
+  <si>
     <t>10005826176</t>
   </si>
   <si>
-    <t>Cheyvialle</t>
-[...820 lines deleted...]
-  <si>
     <t>CIBBA</t>
   </si>
   <si>
     <t>Mélanie</t>
   </si>
   <si>
     <t>10005318786</t>
   </si>
   <si>
     <t>DY</t>
   </si>
   <si>
     <t>Hugo Justin</t>
   </si>
   <si>
     <t>10109914753</t>
+  </si>
+  <si>
+    <t>TONAZZI</t>
+  </si>
+  <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>10108272559</t>
+  </si>
+  <si>
+    <t>GRILLOT</t>
+  </si>
+  <si>
+    <t>Romane</t>
+  </si>
+  <si>
+    <t>Lailly-en-Val (45740)</t>
+  </si>
+  <si>
+    <t>10106212094</t>
+  </si>
+  <si>
+    <t>GASKA</t>
+  </si>
+  <si>
+    <t>Clément</t>
+  </si>
+  <si>
+    <t>Baule (45130)</t>
+  </si>
+  <si>
+    <t>10101817145</t>
+  </si>
+  <si>
+    <t>MOREAU</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>10103997580</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="1"/>
     </font>
@@ -1004,75 +1050,73 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1348,1714 +1392,1806 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E95"/>
+  <dimension ref="A1:E98"/>
   <sheetViews>
     <sheetView tabSelected="1" showOutlineSymbols="0" showWhiteSpace="0" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.796875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="19.75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="36" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="16.75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E2" s="4" t="s">
+    <row r="2" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>213</v>
       </c>
-    </row>
-    <row r="3" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+      <c r="D2" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D3" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>191</v>
-[...9 lines deleted...]
-      <c r="C7" s="4" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="D10" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="E10" s="2" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
-[...46 lines deleted...]
-      <c r="E10" s="2" t="s">
+    <row r="11" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>53</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C11" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...16 lines deleted...]
-      <c r="D12" s="2" t="s">
+    </row>
+    <row r="14" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="B14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="B16" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...21 lines deleted...]
-      <c r="A16" s="4" t="s">
+    </row>
+    <row r="17" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="4" t="s">
+    </row>
+    <row r="22" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
         <v>135</v>
-      </c>
-[...91 lines deleted...]
-        <v>132</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>148</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B23" s="2" t="s">
-[...240 lines deleted...]
-      <c r="C37" s="2" t="s">
+    </row>
+    <row r="38" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D38" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="E38" s="2" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="38" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C38" s="2" t="s">
+    <row r="39" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D39" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="E39" s="2" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-    <row r="40" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
-        <v>166</v>
+        <v>131</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
-        <v>166</v>
+        <v>131</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="D41" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="D43" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E43" s="2" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E42" s="4" t="s">
+    <row r="44" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E55" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="15" x14ac:dyDescent="0.2">
-[...220 lines deleted...]
-    <row r="56" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>263</v>
+        <v>98</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>264</v>
+        <v>99</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>95</v>
+        <v>249</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>96</v>
+        <v>250</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>284</v>
+        <v>255</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>285</v>
+        <v>256</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>108</v>
+        <v>267</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>109</v>
+        <v>268</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="D64" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="D90" s="2" t="s">
         <v>297</v>
       </c>
-    </row>
-[...112 lines deleted...]
-      <c r="D71" s="4" t="s">
+      <c r="E90" s="2" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E71" s="4" t="s">
-[...55 lines deleted...]
-      <c r="A75" s="4" t="s">
+      <c r="D92" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E98" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B75" s="4" t="s">
-[...335 lines deleted...]
-    <row r="95" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.2"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:E94" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  </autoFilter>
+  <autoFilter ref="A1:A98" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E98">
+    <sortCondition ref="A1:A98"/>
+  </sortState>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView showOutlineSymbols="0" showWhiteSpace="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.796875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView showOutlineSymbols="0" showWhiteSpace="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.796875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Dossiers</vt:lpstr>
+      <vt:lpstr>Etablissements</vt:lpstr>
+      <vt:lpstr>Avis</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
-    <vt:lpwstr>2026-04-02T08:46:00Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-20T11:09:16Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
     <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
     <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
-    <vt:lpwstr>1cd9bde4-e1f1-4736-945f-3b64dc096192</vt:lpwstr>
+    <vt:lpwstr>f1a6fcd8-0cf1-4ccc-a309-e8ebcd561424</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>