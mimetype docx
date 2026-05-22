--- v0 (2025-10-13)
+++ v1 (2026-05-22)
@@ -1,315 +1,329 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00142331" w:rsidRDefault="00577C19"/>
+    <w:p w14:paraId="3CF52FE4" w14:textId="77777777" w:rsidR="005A26A9" w:rsidRDefault="005A26A9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2796"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1204"/>
+        <w:gridCol w:w="2136"/>
+        <w:gridCol w:w="6518"/>
+        <w:gridCol w:w="1269"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577C19" w:rsidTr="00AA6984">
+      <w:tr w:rsidR="000A1917" w14:paraId="1DCA011F" w14:textId="77777777" w:rsidTr="00AA6984">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="253B21C9" w14:textId="6EEFA97C" w:rsidR="00B11552" w:rsidRDefault="00B526FE">
             <w:bookmarkStart w:id="0" w:name="_formulaire__de"/>
             <w:bookmarkStart w:id="1" w:name="_formulaire_1"/>
-            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58110BB8" wp14:editId="20FB68B0">
-[...5 lines deleted...]
-                  <wp:cNvGraphicFramePr/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B45F620" wp14:editId="2003704B">
+                  <wp:extent cx="1217930" cy="523875"/>
+                  <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
+                  <wp:docPr id="1437695146" name="Image 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name="Image 1" descr="http://10.133.6.81/signature/imgs_signature/Logo_ARS.png">
-[...2 lines deleted...]
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1638300" cy="742950"/>
+                            <a:ext cx="1257650" cy="540960"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
-                          <a:ln>
-[...1 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B11552" w:rsidRDefault="00B11552"/>
+          </w:p>
+          <w:p w14:paraId="688BDB55" w14:textId="27162248" w:rsidR="00B11552" w:rsidRDefault="00B11552"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRDefault="00B11552" w:rsidP="00183E20">
+          <w:p w14:paraId="586A3860" w14:textId="77777777" w:rsidR="00B11552" w:rsidRDefault="00B11552" w:rsidP="00183E20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FA165B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMULAIRE DE SIGNALEMENT </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA165B">
+            <w:r w:rsidR="00035D48">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">des dysfonctionnements GRAVES et évènements indésirables </w:t>
+              <w:t xml:space="preserve">des dysfonctionnements  et INCIDENTS GRAVES    </w:t>
             </w:r>
             <w:r w:rsidR="00183E20">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>HORS EIG-S*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRDefault="00B11552" w:rsidP="00280C94">
+          <w:p w14:paraId="7E01954F" w14:textId="7FDE3ED4" w:rsidR="00B11552" w:rsidRDefault="00B11552" w:rsidP="00280C94">
             <w:r>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
-            <w:r w:rsidR="008F1790">
-              <w:t>Juin 2021</w:t>
+            <w:r w:rsidR="00035D48">
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00107004">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577C19" w:rsidTr="00AA6984">
+      <w:tr w:rsidR="000A1917" w14:paraId="0335BE15" w14:textId="77777777" w:rsidTr="00AA6984">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRPr="00EF33BB" w:rsidRDefault="00B11552">
+          <w:p w14:paraId="6999BAD5" w14:textId="77777777" w:rsidR="00B11552" w:rsidRPr="00EF33BB" w:rsidRDefault="00B11552">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Destinataires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRPr="00EF33BB" w:rsidRDefault="00B11552" w:rsidP="00F70195">
+          <w:p w14:paraId="49A15C8A" w14:textId="77777777" w:rsidR="00B11552" w:rsidRPr="00EF33BB" w:rsidRDefault="00B11552" w:rsidP="00F70195">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Etablissements médico-sociaux</w:t>
+              <w:t xml:space="preserve">Etablissements </w:t>
+            </w:r>
+            <w:r w:rsidR="00035D48">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sociaux et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF33BB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>médico-sociaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRDefault="00B11552"/>
+          <w:p w14:paraId="4E67E7D5" w14:textId="77777777" w:rsidR="00B11552" w:rsidRDefault="00B11552"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577C19" w:rsidTr="00AA6984">
+      <w:tr w:rsidR="000A1917" w14:paraId="09BDCFFB" w14:textId="77777777" w:rsidTr="00AA6984">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRPr="00EF33BB" w:rsidRDefault="00B11552">
+          <w:p w14:paraId="3FC9EE17" w14:textId="77777777" w:rsidR="00B11552" w:rsidRPr="00EF33BB" w:rsidRDefault="00B11552">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Textes réglementaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRPr="00B11552" w:rsidRDefault="00B11552" w:rsidP="00F70195">
+          <w:p w14:paraId="40BFC69E" w14:textId="77777777" w:rsidR="00B11552" w:rsidRPr="00B11552" w:rsidRDefault="00B11552" w:rsidP="00F70195">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B11552">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Arrêté du 28 décembre 2016 relatif à l’obligation de signalement des structures sociales et médico-sociales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B11552" w:rsidRDefault="00B11552"/>
+          <w:p w14:paraId="18337936" w14:textId="77777777" w:rsidR="00B11552" w:rsidRDefault="00B11552"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00183E20" w:rsidRDefault="00183E20" w:rsidP="00FA165B">
+    <w:p w14:paraId="51E08EF9" w14:textId="77777777" w:rsidR="00183E20" w:rsidRDefault="00183E20" w:rsidP="00FA165B">
       <w:pPr>
         <w:ind w:left="-540" w:right="-648"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183E20" w:rsidRDefault="00183E20" w:rsidP="00183E20">
+    <w:p w14:paraId="2ED9C88A" w14:textId="77777777" w:rsidR="00183E20" w:rsidRDefault="00183E20" w:rsidP="00183E20">
       <w:pPr>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
       <w:r w:rsidRPr="00183E20">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">EIG-S </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r w:rsidRPr="00183E20">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vènement </w:t>
       </w:r>
       <w:r w:rsidRPr="00183E20">
@@ -318,285 +332,349 @@
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ndésirable </w:t>
       </w:r>
       <w:r w:rsidRPr="00183E20">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rave Associé aux </w:t>
       </w:r>
       <w:r w:rsidRPr="00183E20">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>oins</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA165B" w:rsidRDefault="00183E20" w:rsidP="00183E20">
+    <w:p w14:paraId="73EF270D" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRDefault="00183E20" w:rsidP="00183E20">
       <w:pPr>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Tout évènement indésirable lié à un soin ou à la décision de ne pas faire</w:t>
       </w:r>
       <w:r w:rsidR="006322FC">
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> soin, inattendu au rega</w:t>
       </w:r>
       <w:r w:rsidR="0000783C">
         <w:t>rd de l’état de santé et de la pathologie du patient</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, ayant pour conséquence </w:t>
       </w:r>
       <w:r w:rsidR="00EF59AA">
         <w:t xml:space="preserve">soit </w:t>
       </w:r>
       <w:r>
         <w:t>la mise en jeu du pronostic vital, le décès ou le risque de déficit fonctionnel permanent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183E20" w:rsidRDefault="00183E20" w:rsidP="00FA165B">
+    <w:p w14:paraId="38BA2485" w14:textId="77777777" w:rsidR="00183E20" w:rsidRDefault="00183E20" w:rsidP="00FA165B">
       <w:pPr>
         <w:ind w:left="-540" w:right="-648"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00681006">
+    <w:p w14:paraId="5817D376" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00681006">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ÉTABLISSEMENT ET SERVICE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F1790" w:rsidRPr="008F1790" w:rsidRDefault="008F1790" w:rsidP="008F1790">
+    <w:p w14:paraId="25184B35" w14:textId="77777777" w:rsidR="008F1790" w:rsidRPr="008F1790" w:rsidRDefault="008F1790" w:rsidP="008F1790">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
+    <w:p w14:paraId="3009F4F7" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom et adresse de l’établissement ou service médico-social : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA165B" w:rsidRPr="00CD7E3A" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
+    <w:p w14:paraId="090770DD" w14:textId="03A4A518" w:rsidR="00FA165B" w:rsidRPr="00CD7E3A" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7E3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Numéro FINESS de l'établissement : </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
+        <w:t xml:space="preserve">Numéro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107004">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">FINESS </w:t>
+      </w:r>
+      <w:r w:rsidR="00107004" w:rsidRPr="00107004">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Géographique</w:t>
+      </w:r>
+      <w:r w:rsidR="00107004">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de l'établissement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D818C8C" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>du déclarant</w:t>
       </w:r>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD05C0" w:rsidRPr="00933BBF" w:rsidRDefault="00DD05C0" w:rsidP="00FA165B">
+    <w:p w14:paraId="6DF9D4E3" w14:textId="77777777" w:rsidR="00DD05C0" w:rsidRPr="00933BBF" w:rsidRDefault="00DD05C0" w:rsidP="00FA165B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Profession du déclarant : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
+    <w:p w14:paraId="2468F663" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Tél. :</w:t>
       </w:r>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>courriel :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD05C0" w:rsidRDefault="00FA165B" w:rsidP="00FA165B">
+    <w:p w14:paraId="69C0F96C" w14:textId="5E8D48F8" w:rsidR="00DD05C0" w:rsidRDefault="00FA165B" w:rsidP="00107004">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="right" w:pos="9922"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Type d’établissement : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-522939827"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008F1790">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F1790">
-        <w:t xml:space="preserve">  Personnes âgées         </w:t>
-      </w:r>
+        <w:t xml:space="preserve">  Personnes âgées      </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208406993"/>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-871772488"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008F1790">
+          <w:r w:rsidR="00107004">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="008F1790">
         <w:t xml:space="preserve">  Personnes handicapées</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="008F1790" w:rsidRDefault="008F1790" w:rsidP="008F1790">
+      <w:r w:rsidR="00107004">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00107004">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1559738186"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00107004">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00107004">
+        <w:t xml:space="preserve">  Personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="00107004">
+        <w:t>à difficultés spécifiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00107004">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2D8CB0" w14:textId="77777777" w:rsidR="008F1790" w:rsidRDefault="008F1790" w:rsidP="008F1790">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2964"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Compétence / tutelle :      </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1401278773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
@@ -640,1108 +718,1147 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D01C71">
         <w:t xml:space="preserve">    Conjointe</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3328"/>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="214"/>
         <w:gridCol w:w="3501"/>
-        <w:gridCol w:w="3083"/>
+        <w:gridCol w:w="112"/>
+        <w:gridCol w:w="2971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA165B" w:rsidTr="008F1790">
+      <w:tr w:rsidR="00FA165B" w14:paraId="4E95EE2A" w14:textId="77777777" w:rsidTr="00035D48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA165B" w:rsidRPr="00EF33BB" w:rsidRDefault="003A3898" w:rsidP="001A6E0B">
+          <w:p w14:paraId="0D7AF75C" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRPr="00EF33BB" w:rsidRDefault="001A6E0B" w:rsidP="001A6E0B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="001A6E0B" w:rsidRPr="00EF33BB">
+            <w:r w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>1. Sinistre ou évènement météo</w:t>
             </w:r>
             <w:r w:rsidR="002549B9">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>rologiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3501" w:type="dxa"/>
+            <w:tcW w:w="3715" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA165B" w:rsidRPr="00EF33BB" w:rsidRDefault="00E737FD">
+          <w:p w14:paraId="41703979" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRPr="00EF33BB" w:rsidRDefault="00E737FD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00EE47A1">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Accident ou incident lié à une défaillance technique et évènement en santé environnementale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA165B" w:rsidRPr="00EF33BB" w:rsidRDefault="00AA6984" w:rsidP="00AA6984">
+          <w:p w14:paraId="0959A184" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRPr="00EF33BB" w:rsidRDefault="00AA6984" w:rsidP="00AA6984">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportements </w:t>
             </w:r>
             <w:r w:rsidR="002549B9">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Violen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>ts</w:t>
             </w:r>
             <w:r w:rsidR="00741A52">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou inappropriés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA165B" w:rsidTr="008F1790">
+      <w:tr w:rsidR="00FA165B" w14:paraId="34C5F688" w14:textId="77777777" w:rsidTr="00035D48">
         <w:trPr>
           <w:trHeight w:val="3791"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA165B" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="68DE9759" w14:textId="77777777" w:rsidR="00FA165B" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="57450200"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A6E0B">
               <w:t>Inondation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A6E0B" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="179B607A" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE"/>
+          <w:p w14:paraId="3E612638" w14:textId="730A07D5" w:rsidR="001A6E0B" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1624196973"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A6E0B">
               <w:t>Tempête</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="001A6E0B" w:rsidRDefault="00577C19">
+            <w:r w:rsidR="00B526FE">
+              <w:t>, orage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FA421D" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE"/>
+          <w:p w14:paraId="300419F9" w14:textId="77777777" w:rsidR="001A6E0B" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1720166517"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A6E0B">
               <w:t>Incendie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A6E0B" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="29B14215" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE"/>
+          <w:p w14:paraId="286520F4" w14:textId="23AD10B7" w:rsidR="001A6E0B" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="754167375"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A6E0B">
               <w:t>Rupture de fourniture d’</w:t>
             </w:r>
             <w:r w:rsidR="00AA6984">
               <w:t>électricité</w:t>
             </w:r>
             <w:r w:rsidR="001A6E0B">
               <w:t>, eau</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="001A6E0B" w:rsidRDefault="00577C19">
+            <w:r w:rsidR="00B526FE">
+              <w:t>, gaz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A09404" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE"/>
+          <w:p w14:paraId="4AADECA8" w14:textId="77777777" w:rsidR="001A6E0B" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1928176972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F70195">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F70195">
               <w:t xml:space="preserve"> Autre (préciser) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3501" w:type="dxa"/>
+            <w:tcW w:w="3715" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E03B36" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="0D5CD5D5" w14:textId="77777777" w:rsidR="00E03B36" w:rsidRDefault="005A26A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-2025694504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008F1790">
-[...3 lines deleted...]
-              <w:t>Pannes</w:t>
+            <w:r w:rsidR="00035D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Panne prolongée</w:t>
             </w:r>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> prolongées d’électricité</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E737FD" w:rsidRDefault="00577C19">
+              <w:t xml:space="preserve"> d’électricité</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15361BEA" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D83F5F7" w14:textId="77777777" w:rsidR="00E737FD" w:rsidRDefault="005A26A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="127677741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Panne prolongée de chauffage</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E737FD" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="50AB5157" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A7FD74E" w14:textId="77777777" w:rsidR="00E737FD" w:rsidRDefault="005A26A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1031845783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Panne prolongée d’ascenseur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E737FD" w:rsidRDefault="00577C19">
-[...40 lines deleted...]
-          <w:p w:rsidR="00E737FD" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="0B813759" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65738541" w14:textId="77777777" w:rsidR="00E737FD" w:rsidRDefault="005A26A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1667596575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="00035D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Intoxication</w:t>
+              <w:t>ntoxication</w:t>
             </w:r>
             <w:r w:rsidR="006322FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> (hors plomb et CO2)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E737FD" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="49313D6C" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BCBF81D" w14:textId="77777777" w:rsidR="00E737FD" w:rsidRDefault="005A26A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1635988753"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00035D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépassement </w:t>
+            </w:r>
             <w:r w:rsidR="00BD534A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Légionnelles</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E737FD" w:rsidRDefault="00577C19">
-[...79 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3EA3192F" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AFA40C8" w14:textId="6BE28772" w:rsidR="00B867A1" w:rsidRPr="00B867A1" w:rsidRDefault="00B867A1" w:rsidP="00035D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E03B36" w:rsidRDefault="00577C19" w:rsidP="00E03B36">
+          <w:p w14:paraId="6D942719" w14:textId="5E1D30FE" w:rsidR="00E03B36" w:rsidRDefault="005A26A9" w:rsidP="00E03B36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1892766628"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E737FD">
+                <w:r w:rsidR="00B526FE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E737FD">
+            <w:r w:rsidR="00035D48">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">  V</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E03B36">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>iolence</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E737FD">
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03B36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> e</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E03B36">
+              <w:t>iolence</w:t>
+            </w:r>
+            <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B526FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">physique </w:t>
+            </w:r>
+            <w:r w:rsidR="00E737FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
               <w:t>ntre usagers</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00E03B36" w:rsidRDefault="00577C19" w:rsidP="00E03B36">
+            <w:r w:rsidR="00B526FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (avec séquelles)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67ACE064" w14:textId="7D815060" w:rsidR="00E03B36" w:rsidRDefault="005A26A9" w:rsidP="00E03B36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-478919938"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E737FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E737FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Violence u</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E03B36">
+              <w:t xml:space="preserve"> Violence </w:t>
+            </w:r>
+            <w:r w:rsidR="00B526FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sagers envers le personnel</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00741A52" w:rsidRDefault="00577C19" w:rsidP="00E03B36">
+              <w:t xml:space="preserve">grave </w:t>
+            </w:r>
+            <w:r w:rsidR="00E737FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03B36">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sager envers le personnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E295556" w14:textId="51FDDC22" w:rsidR="00741A52" w:rsidRDefault="005A26A9" w:rsidP="00E03B36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-896192715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00741A52">
+                <w:r w:rsidR="00B526FE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00741A52">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Comportement inapproprié d’ordre sexuel</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00741A52" w:rsidRDefault="00577C19" w:rsidP="00EE47A1">
+            <w:r w:rsidR="00035D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> entre usagers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB8E7B0" w14:textId="3C39F53E" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00B526FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="109940876"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>d’ordre sexuel entre usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (autorité judiciaire informée)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42BBAB7E" w14:textId="77777777" w:rsidR="00741A52" w:rsidRDefault="005A26A9" w:rsidP="00EE47A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1445911631"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B867A1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B867A1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E03B36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Manquements graves aux règlements du lieu d’hébergement de la structure qui compromettent la prise en charge des personnes accueillies</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70195" w:rsidRPr="00EE47A1" w:rsidRDefault="00577C19" w:rsidP="00EE47A1">
+          <w:p w14:paraId="34AEE64D" w14:textId="70E57A99" w:rsidR="00F70195" w:rsidRPr="00EE47A1" w:rsidRDefault="00F70195" w:rsidP="00EE47A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      <w:tr w:rsidR="007A5915" w:rsidTr="00AA6984">
+      <w:tr w:rsidR="007A5915" w14:paraId="12BC09AD" w14:textId="77777777" w:rsidTr="00035D48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="007A5915">
+          <w:p w14:paraId="064A084D" w14:textId="2284EA15" w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="00B867A1">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="007A5915">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF33BB">
+            <w:r w:rsidR="007A5915" w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les accidents ou incidents liés à une erreur ou à un défaut de soin ou de surveillance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="007A5915" w:rsidP="00EE47A1">
+          <w:p w14:paraId="612D316F" w14:textId="77777777" w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="007A5915" w:rsidP="00EE47A1">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>5. P</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>erturbation du fonct</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">ionnement de la structure liée </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">à des difficultés relationnelles récurrentes avec la famille ou les proches </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>personnes extérieures à la structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="00AA6984" w:rsidP="00451157">
+          <w:p w14:paraId="1DCE69C2" w14:textId="77777777" w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="00AA6984" w:rsidP="00451157">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="007A5915" w:rsidRPr="00EF33BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A5915">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Perturbation dans l’organisation du travail et gestion des ressources humaines</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A5915" w:rsidTr="00AA6984">
+      <w:tr w:rsidR="007A5915" w14:paraId="485B7473" w14:textId="77777777" w:rsidTr="00035D48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="00561D76">
+          <w:p w14:paraId="52CBEF4A" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="00561D76">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1038433081"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B867A1">
               <w:t>Non-</w:t>
             </w:r>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve">respect de la prescription, </w:t>
             </w:r>
             <w:r w:rsidR="00FC72A3">
               <w:t xml:space="preserve">erreur dans la dispensation ou </w:t>
             </w:r>
             <w:r w:rsidR="007A5915">
               <w:t>l’administration du médicament</w:t>
             </w:r>
             <w:r w:rsidR="006322FC">
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006322FC" w:rsidRDefault="006322FC" w:rsidP="00561D76"/>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="00561D76">
+          <w:p w14:paraId="74A7C19F" w14:textId="77777777" w:rsidR="006322FC" w:rsidRDefault="006322FC" w:rsidP="00561D76"/>
+          <w:p w14:paraId="62BBE580" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="00561D76">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1519346644"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> Disparition inquiétante/fugue de personnes accueillies</w:t>
             </w:r>
             <w:r w:rsidR="006322FC">
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRPr="007A5915" w:rsidRDefault="007A5915" w:rsidP="00561D76">
+          <w:p w14:paraId="5D603956" w14:textId="4593CECA" w:rsidR="007A5915" w:rsidRPr="007A5915" w:rsidRDefault="007A5915" w:rsidP="00561D76">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5915">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="008F1790" w:rsidRPr="007A5915">
-              <w:rPr>
+            <w:r w:rsidR="00107004" w:rsidRPr="00107004">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Service</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A5915">
+              <w:t>SI</w:t>
+            </w:r>
+            <w:r w:rsidR="00107004">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1790" w:rsidRPr="007A5915">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5915">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> de police ou gendarmerie alertés) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04FA4" w:rsidRDefault="00A04FA4" w:rsidP="00561D76"/>
-          <w:p w:rsidR="00FC72A3" w:rsidRPr="00FC72A3" w:rsidRDefault="00577C19" w:rsidP="00561D76">
+          <w:p w14:paraId="4F849047" w14:textId="77777777" w:rsidR="00A04FA4" w:rsidRDefault="00A04FA4" w:rsidP="00561D76"/>
+          <w:p w14:paraId="2B9FCD2F" w14:textId="77777777" w:rsidR="00FC72A3" w:rsidRPr="00FC72A3" w:rsidRDefault="005A26A9" w:rsidP="00561D76">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="472025082"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC72A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -1749,914 +1866,1158 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FC72A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Suicide</w:t>
             </w:r>
             <w:r w:rsidR="00FC72A3" w:rsidRPr="00DD05C0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00FC72A3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04FA4" w:rsidRDefault="00577C19" w:rsidP="00B867A1">
+          <w:p w14:paraId="2C8F524D" w14:textId="77777777" w:rsidR="00A04FA4" w:rsidRDefault="005A26A9" w:rsidP="00B867A1">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="791330801"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FC72A3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915" w:rsidRPr="007A5915">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E4398">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00A04FA4">
               <w:t>entative de suicide</w:t>
             </w:r>
             <w:r w:rsidR="00A04FA4" w:rsidRPr="00DD05C0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="006E4398">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04FA4" w:rsidRDefault="00A04FA4" w:rsidP="00B867A1"/>
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="11551FBA" w14:textId="77777777" w:rsidR="00A04FA4" w:rsidRDefault="00A04FA4" w:rsidP="00B867A1"/>
+          <w:p w14:paraId="09AEEE8D" w14:textId="286483CE" w:rsidR="006322FC" w:rsidRDefault="005A26A9" w:rsidP="00561D76">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-426032847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B867A1">
+                <w:r w:rsidR="0042651D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B867A1">
-              <w:t xml:space="preserve"> Décès</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00B867A1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006E4398" w:rsidRPr="006E4398">
-[...36 lines deleted...]
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="00561D76">
+            <w:r w:rsidR="00107004">
+              <w:t>Chute liée à un soin ou défaut de soin *</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE4D371" w14:textId="43F0EDA5" w:rsidR="0042651D" w:rsidRDefault="0042651D" w:rsidP="0042651D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1556"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="1052494706"/>
+                <w:id w:val="-1353257886"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007A5915">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007A5915">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fausse route</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67DBB7A3" w14:textId="77777777" w:rsidR="0042651D" w:rsidRDefault="0042651D" w:rsidP="0042651D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1556"/>
+              </w:tabs>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="00561D76">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F22FC28" w14:textId="71F5A9A3" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="00561D76">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1231191272"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915" w:rsidRPr="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915" w:rsidRPr="007A5915">
-              <w:t xml:space="preserve"> Autre défaut de surveillance</w:t>
+              <w:t xml:space="preserve"> Autre défaut de </w:t>
+            </w:r>
+            <w:r w:rsidR="0042651D">
+              <w:t xml:space="preserve">soin ou de </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5915" w:rsidRPr="007A5915">
+              <w:t>surveillance</w:t>
             </w:r>
             <w:r w:rsidR="00B867A1">
-              <w:t xml:space="preserve"> (préciser) :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B867A1" w:rsidRPr="00E737FD" w:rsidRDefault="00B867A1" w:rsidP="00561D76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0042651D">
+              <w:t xml:space="preserve">(déshydratation, dénutrition, escarres…) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B867A1">
+              <w:t>(préciser) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73005668" w14:textId="77777777" w:rsidR="00B867A1" w:rsidRDefault="00B867A1" w:rsidP="00561D76">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C306485" w14:textId="77777777" w:rsidR="0042651D" w:rsidRPr="00E737FD" w:rsidRDefault="0042651D" w:rsidP="00561D76">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="003C0138">
+          <w:p w14:paraId="278D21ED" w14:textId="174E82E3" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="003C0138">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1053510014"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Situations conflictuelles avec un ou des tiers (difficultés relationnelle</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00741A52">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B5D18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007A5915">
+              <w:t>Demandes inadaptées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5B523E" w14:textId="77777777" w:rsidR="00F36138" w:rsidRDefault="00F36138" w:rsidP="003C0138">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> récurrentes avec les familles) </w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49AD9203" w14:textId="3817566D" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-767078912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F70195">
+                <w:r w:rsidR="009B5D18">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F70195">
-              <w:t xml:space="preserve"> Autre (préciser) :</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B5D18">
+              <w:t>Conflit important ou obstacle à la Prise en charge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5686A14D" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="7FAC3542" w14:textId="419CA1B7" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="009B5D18">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3397"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-2006429117"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Menaces répétées à l’encontre des professionnels</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D5C703" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="009B5D18">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3397"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21813F32" w14:textId="49D7AC80" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="009B5D18">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3397"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="1763947526"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Défiance vis-à-vis du personnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D009AC4" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="009B5D18">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3397"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="066F09DD" w14:textId="4FCA886E" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="009B5D18">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2640"/>
+              </w:tabs>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="1979026705"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Activités illicites (vidéos, photos à l’insu des professionnels diffusées via les réseaux sociaux…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="00451157">
+          <w:p w14:paraId="6CDA2824" w14:textId="1EDB3CA2" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="00451157">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1098054060"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B867A1">
+                <w:r w:rsidR="009B5D18">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B867A1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007A5915">
+            <w:r w:rsidR="009B5D18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Mouvements sociaux</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F36138" w:rsidRDefault="00F36138" w:rsidP="00451157">
+              <w:t>Grève</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F64060" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="00451157">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="00451157">
-            <w:pPr>
+          <w:p w14:paraId="31156923" w14:textId="73A1F6C6" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="009B5D18">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1377"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="-1494475891"/>
+                <w:id w:val="-168097354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B867A1">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B867A1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Conflits sociaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1F7431" w14:textId="77777777" w:rsidR="00F36138" w:rsidRDefault="00F36138" w:rsidP="00451157">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="00451157">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DB95A4A" w14:textId="256B491E" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="00451157">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="893771850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B867A1">
+                <w:r w:rsidR="00107004">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B867A1">
               <w:t xml:space="preserve"> Absences imprévues de plusieurs professionnels</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F36138" w:rsidRDefault="00F36138" w:rsidP="00451157"/>
-          <w:p w:rsidR="00B867A1" w:rsidRDefault="00577C19" w:rsidP="00451157">
+          <w:p w14:paraId="15D71EB9" w14:textId="77777777" w:rsidR="00107004" w:rsidRDefault="00107004" w:rsidP="00451157"/>
+          <w:p w14:paraId="53AE20F1" w14:textId="19A2A41F" w:rsidR="00107004" w:rsidRDefault="00107004" w:rsidP="00107004">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1377"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-1971203633"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Difficulté de recrutement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A05DF5" w14:textId="77777777" w:rsidR="00107004" w:rsidRDefault="00107004" w:rsidP="00107004">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1377"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AD66F62" w14:textId="50FF993C" w:rsidR="00107004" w:rsidRDefault="00107004" w:rsidP="00107004">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1377"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="1802495573"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0042651D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0042651D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Turn Over important</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0798BB92" w14:textId="77777777" w:rsidR="0042651D" w:rsidRDefault="0042651D" w:rsidP="00107004">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1377"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="593A32C0" w14:textId="2D320DD4" w:rsidR="0042651D" w:rsidRDefault="0042651D" w:rsidP="0042651D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1377"/>
+              </w:tabs>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-200782545"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vacance de post prolongée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AC97E3B" w14:textId="77777777" w:rsidR="00F36138" w:rsidRDefault="00F36138" w:rsidP="00451157"/>
+          <w:p w14:paraId="4EFC83DC" w14:textId="77777777" w:rsidR="00B867A1" w:rsidRDefault="005A26A9" w:rsidP="00451157">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="2043860863"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B867A1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B867A1">
               <w:t xml:space="preserve"> Autre (préciser) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A5915" w:rsidTr="00AA6984">
+      <w:tr w:rsidR="007A5915" w14:paraId="46016855" w14:textId="77777777" w:rsidTr="00035D48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00AA6984">
+          <w:p w14:paraId="778F3E55" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="00AA6984">
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="007A5915">
               <w:t>. Situation de maltraitance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00AA6984">
+          <w:p w14:paraId="4D574BEC" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="00AA6984">
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="007A5915">
               <w:t>. Actes de malveillance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="007A5915" w:rsidP="007A5915">
+          <w:p w14:paraId="29087F1E" w14:textId="77777777" w:rsidR="007A5915" w:rsidRPr="00EF33BB" w:rsidRDefault="007A5915" w:rsidP="007A5915">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A5915" w:rsidTr="00AA6984">
+      <w:tr w:rsidR="007A5915" w14:paraId="33A29286" w14:textId="77777777" w:rsidTr="00035D48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="3F0C54D4" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="552270751"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F1790">
               <w:t>Physique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="5A031673" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="571F1B96" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1680544209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F1790">
               <w:t>Sexuelle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="4AA39D04" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="5F7229C6" w14:textId="7F7A3E6C" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-873233308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007A5915">
+                <w:r w:rsidR="00555A8C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F1790">
               <w:t>Psychologique</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+            <w:r w:rsidR="009B5D18">
+              <w:t>, morale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213ADC5E" w14:textId="77777777" w:rsidR="00555A8C" w:rsidRDefault="00555A8C"/>
+          <w:p w14:paraId="1C1D5DC3" w14:textId="0769B9D4" w:rsidR="00555A8C" w:rsidRDefault="00555A8C" w:rsidP="00555A8C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1556"/>
+              </w:tabs>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="1075938659"/>
+                <w:id w:val="-1043600995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007A5915">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007A5915">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Financière</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791DFBE0" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="1B9A9E36" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1874836967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F1790">
               <w:t>Privation</w:t>
             </w:r>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> de droit</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="1A4ED06C" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="15B445B3" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="429551001"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F1790">
               <w:t>Comportement</w:t>
             </w:r>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> d’emprise</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="4510E862" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="3FE2B3D4" w14:textId="77777777" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-654528568"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> Négligence grave </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70195" w:rsidRDefault="00577C19">
-[...26 lines deleted...]
-          <w:p w:rsidR="00F70195" w:rsidRDefault="00F70195"/>
+          <w:p w14:paraId="603B6F91" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="2ACF18D5" w14:textId="77777777" w:rsidR="00F70195" w:rsidRDefault="00F70195" w:rsidP="009B5D18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="3613" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19">
+          <w:p w14:paraId="65F865D7" w14:textId="46FF193E" w:rsidR="007A5915" w:rsidRDefault="005A26A9">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-500970566"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A5915">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> Détérioration volontaire des locaux</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-          <w:p w:rsidR="007A5915" w:rsidRDefault="00577C19" w:rsidP="007A5915">
+            <w:r w:rsidR="0042651D">
+              <w:t>, équipements, matériel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08881B94" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18"/>
+          <w:p w14:paraId="795827F4" w14:textId="2DC7B896" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="007A5915">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1262877073"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007A5915">
+                <w:r w:rsidR="009B5D18">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A5915">
               <w:t xml:space="preserve"> Vols</w:t>
             </w:r>
             <w:r w:rsidR="007A5915" w:rsidRPr="00001EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A5915" w:rsidRPr="00B867A1" w:rsidRDefault="00577C19" w:rsidP="007A5915">
+          <w:p w14:paraId="74438D37" w14:textId="77777777" w:rsidR="0042651D" w:rsidRDefault="0042651D" w:rsidP="007A5915">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7183B123" w14:textId="07995A9E" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="009B5D18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:id w:val="99152154"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Intrusion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10877D4C" w14:textId="77777777" w:rsidR="009B5D18" w:rsidRDefault="009B5D18" w:rsidP="007A5915">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4601AE6E" w14:textId="21D4D1AB" w:rsidR="007A5915" w:rsidRDefault="005A26A9" w:rsidP="007A5915">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1143422687"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B867A1" w:rsidRPr="00B867A1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
@@ -2664,1528 +3025,1657 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B867A1" w:rsidRPr="00B867A1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A5915" w:rsidRPr="00B867A1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Sécurité des réseaux et cyberattaques</w:t>
             </w:r>
             <w:r w:rsidR="008F1790">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> (déclaration SSI via portail des signalements)</w:t>
-[...28 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00035D48" w:rsidRPr="00035D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">effectuer </w:t>
+            </w:r>
+            <w:r w:rsidR="00555A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1790" w:rsidRPr="00035D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">déclaration SSI via </w:t>
+            </w:r>
+            <w:r w:rsidR="00555A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">le </w:t>
+            </w:r>
+            <w:r w:rsidR="008F1790" w:rsidRPr="00035D48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>portail des signalements</w:t>
+            </w:r>
+            <w:r w:rsidR="008F1790">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7386DECD" w14:textId="77777777" w:rsidR="0042651D" w:rsidRPr="00B867A1" w:rsidRDefault="0042651D" w:rsidP="007A5915">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="498D964A" w14:textId="5A300058" w:rsidR="007A5915" w:rsidRDefault="007A5915"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D831A2" w:rsidRDefault="00D831A2" w:rsidP="007A5915"/>
+          <w:p w14:paraId="57CB770A" w14:textId="77777777" w:rsidR="00D831A2" w:rsidRDefault="00D831A2" w:rsidP="007A5915"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006322FC" w:rsidRDefault="006322FC" w:rsidP="00DD05C0">
+    <w:p w14:paraId="7EDBFAFD" w14:textId="77777777" w:rsidR="006322FC" w:rsidRDefault="006322FC" w:rsidP="00DD05C0">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRPr="00DD05C0" w:rsidRDefault="00F70195" w:rsidP="00DD05C0">
+    <w:p w14:paraId="5838B3B8" w14:textId="77777777" w:rsidR="003C0138" w:rsidRPr="00DD05C0" w:rsidRDefault="00F70195" w:rsidP="00DD05C0">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidR="003C0138" w:rsidRPr="00DD05C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Circonstances et déroulements des faits</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="003C0138">
+    <w:p w14:paraId="125384C5" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="003C0138">
       <w:r>
         <w:t>Date et heure des faits</w:t>
       </w:r>
       <w:r w:rsidR="00DD05C0">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00385369">
         <w:t xml:space="preserve">        /          /           </w:t>
       </w:r>
       <w:r w:rsidR="00385369">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00385369">
         <w:tab/>
         <w:t>H</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="003C0138">
+    <w:p w14:paraId="291934C3" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="003C0138">
       <w:r>
         <w:t>Lieu (préciser si unité/service particulier)</w:t>
       </w:r>
       <w:r w:rsidR="00DD05C0">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="003C0138" w:rsidP="003C0138">
+    <w:p w14:paraId="4709E359" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="003C0138" w:rsidP="003C0138">
       <w:r>
         <w:t>Nombre de victimes déclarées</w:t>
       </w:r>
       <w:r w:rsidR="00DD05C0">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="003C0138" w:rsidP="003C0138">
+    <w:p w14:paraId="6163A43F" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="003C0138" w:rsidP="003C0138">
       <w:r>
         <w:t>Nombre de victimes présumées :</w:t>
       </w:r>
       <w:r w:rsidR="00DD05C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRPr="00EF33BB" w:rsidRDefault="003C0138" w:rsidP="00DD05C0">
+    <w:p w14:paraId="475C4D05" w14:textId="77777777" w:rsidR="00555A8C" w:rsidRDefault="00555A8C" w:rsidP="003C0138"/>
+    <w:p w14:paraId="1238130D" w14:textId="77777777" w:rsidR="00555A8C" w:rsidRDefault="00555A8C" w:rsidP="003C0138"/>
+    <w:p w14:paraId="46A0F9B3" w14:textId="77777777" w:rsidR="003C0138" w:rsidRPr="00EF33BB" w:rsidRDefault="003C0138" w:rsidP="00DD05C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Description des faits</w:t>
       </w:r>
       <w:r w:rsidR="00DD05C0">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00EF33BB" w:rsidRPr="00EF33BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EF33BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F045"/>
       </w:r>
       <w:r w:rsidR="00EF33BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF33BB" w:rsidRPr="00EF33BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ne pas inscrire de nom d’usager, de professionnel ou de tiers)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="003C0138" w:rsidP="00DD05C0">
+    <w:p w14:paraId="289828B0" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="003C0138" w:rsidP="00DD05C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD7E3A" w:rsidRDefault="00CD7E3A" w:rsidP="00DD05C0">
+    <w:p w14:paraId="705DA78D" w14:textId="77777777" w:rsidR="00CD7E3A" w:rsidRDefault="00CD7E3A" w:rsidP="00DD05C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD7E3A" w:rsidRDefault="00CD7E3A" w:rsidP="00DD05C0">
+    <w:p w14:paraId="24F8E674" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD05C0" w:rsidRDefault="00DD05C0" w:rsidP="00DD05C0">
+    <w:p w14:paraId="4F92F442" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002774EA" w:rsidRDefault="002774EA">
+    <w:p w14:paraId="59CB4086" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A401EF8" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C87D04A" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D61F73A" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B10E609" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D06CD0E" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C597C54" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F1AE3A" w14:textId="77777777" w:rsidR="00CD7E3A" w:rsidRDefault="00CD7E3A" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B5D762" w14:textId="77777777" w:rsidR="00DD05C0" w:rsidRDefault="00DD05C0" w:rsidP="00DD05C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5014D585" w14:textId="77777777" w:rsidR="002774EA" w:rsidRDefault="002774EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00232D1C" w:rsidRDefault="00F70195" w:rsidP="00232D1C">
+    <w:p w14:paraId="4A50202A" w14:textId="77777777" w:rsidR="00232D1C" w:rsidRDefault="00F70195" w:rsidP="00232D1C">
       <w:pPr>
         <w:pStyle w:val="CM9"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidR="002774EA" w:rsidRPr="00232D1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Information faite</w:t>
       </w:r>
       <w:r w:rsidR="00232D1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur le dysfonctionnement/ evenement</w:t>
       </w:r>
       <w:r w:rsidR="00741A52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> AUPRES DE :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="2517"/>
         <w:gridCol w:w="1150"/>
         <w:gridCol w:w="1622"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00232D1C" w:rsidRPr="0051619D" w:rsidTr="00F70195">
+      <w:tr w:rsidR="00232D1C" w:rsidRPr="0051619D" w14:paraId="69F2EBF1" w14:textId="77777777" w:rsidTr="00F70195">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6267" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00232D1C" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00741A52">
+          <w:p w14:paraId="7EEEC4B8" w14:textId="77777777" w:rsidR="00232D1C" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00741A52">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>La/les p</w:t>
             </w:r>
             <w:r w:rsidR="00232D1C" w:rsidRPr="00232D1C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>ersonne(s) concernée(s)</w:t>
             </w:r>
             <w:r w:rsidR="00232D1C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00AA6984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232D1C" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00834454">
+          <w:p w14:paraId="28FDC267" w14:textId="77777777" w:rsidR="00232D1C" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1214694456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F70195">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00232D1C" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00232D1C" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00834454">
+          <w:p w14:paraId="2A17B120" w14:textId="77777777" w:rsidR="00232D1C" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-151993146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F70195">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00232D1C" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70195" w:rsidRPr="0051619D" w:rsidTr="00F70195">
+      <w:tr w:rsidR="00F70195" w:rsidRPr="0051619D" w14:paraId="50F0F1BF" w14:textId="77777777" w:rsidTr="00F70195">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6267" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70195" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00741A52">
+          <w:p w14:paraId="27527C28" w14:textId="77777777" w:rsidR="00F70195" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00741A52">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Le r</w:t>
             </w:r>
             <w:r w:rsidR="00F70195">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">eprésentant légal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>/proches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70195" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00834454">
+          <w:p w14:paraId="2271CAD2" w14:textId="77777777" w:rsidR="00F70195" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="524989048"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00741A52">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F70195" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70195" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00834454">
+          <w:p w14:paraId="027EAE4A" w14:textId="77777777" w:rsidR="00F70195" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="50510646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F70195">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F70195" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00741A52" w:rsidRPr="0051619D" w:rsidTr="00741A52">
+      <w:tr w:rsidR="00741A52" w:rsidRPr="0051619D" w14:paraId="4F4F7E27" w14:textId="77777777" w:rsidTr="00741A52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00741A52" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00DF6A59">
+          <w:p w14:paraId="46771451" w14:textId="77777777" w:rsidR="00741A52" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00DF6A59">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5289" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00741A52" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00DF6A59">
+          <w:p w14:paraId="61532F6E" w14:textId="77777777" w:rsidR="00741A52" w:rsidRPr="0051619D" w:rsidRDefault="00741A52" w:rsidP="00DF6A59">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C0138" w:rsidRPr="00CD7E3A" w:rsidRDefault="00F70195" w:rsidP="00741A52">
+    <w:p w14:paraId="37A78D4A" w14:textId="77777777" w:rsidR="003C0138" w:rsidRPr="00CD7E3A" w:rsidRDefault="00F70195" w:rsidP="00741A52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. </w:t>
       </w:r>
       <w:r w:rsidR="003C0138" w:rsidRPr="00CD7E3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conséquences constatées au moment de la transmission de l’information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD05C0" w:rsidRPr="00DD05C0" w:rsidRDefault="003C0138" w:rsidP="00F70195">
+    <w:p w14:paraId="31E411AC" w14:textId="77777777" w:rsidR="00DD05C0" w:rsidRPr="00DD05C0" w:rsidRDefault="003C0138" w:rsidP="00F70195">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD05C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Pour les personnes prises en charge</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="1586B965" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="998704279"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DD05C0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003C0138">
         <w:t>Conséquence bénigne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="6C831D39" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-795224770"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E1AA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003C0138">
         <w:t>Aggravation de l’état de santé du patient nécessitant son h</w:t>
       </w:r>
       <w:r w:rsidR="003C0138" w:rsidRPr="00D96B17">
         <w:t>ospitalisation</w:t>
       </w:r>
       <w:r w:rsidR="00DD05C0">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="7D05031F" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="995535663"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E1AA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003C0138" w:rsidRPr="00CA382C">
         <w:t>Décès</w:t>
       </w:r>
       <w:r w:rsidR="003C0138">
         <w:t xml:space="preserve"> du patient</w:t>
       </w:r>
       <w:r w:rsidR="00DD05C0">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0138" w:rsidRPr="00DD05C0" w:rsidRDefault="00DD05C0" w:rsidP="003C0138">
+    <w:p w14:paraId="4455C05C" w14:textId="77777777" w:rsidR="003C0138" w:rsidRPr="00DD05C0" w:rsidRDefault="00DD05C0" w:rsidP="003C0138">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05C0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="003C0138" w:rsidRPr="00DD05C0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="003C0138" w:rsidRPr="00DD05C0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">onformément au décret n° 2016-1606 du 25 novembre 2016, sur la base de l’analyse des premiers éléments, l’ARS pourra  demander une déclaration d’évènement indésirable grave associé aux soins via le portail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="003C0138" w:rsidRPr="00DD05C0">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
           </w:rPr>
           <w:t>signalement-sante.gouv.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="003C0138"/>
+    <w:p w14:paraId="28C16C41" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="003C0138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="18644" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10031"/>
         <w:gridCol w:w="1922"/>
         <w:gridCol w:w="2722"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidTr="00834454">
+      <w:tr w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w14:paraId="54507CFF" w14:textId="77777777" w:rsidTr="00834454">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="00F70195" w:rsidRDefault="007E1AA4" w:rsidP="00F70195">
+          <w:p w14:paraId="1F62C37F" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00F70195" w:rsidRDefault="007E1AA4" w:rsidP="00F70195">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF6B29">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Pour les personnels</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD05C0" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+          <w:p w14:paraId="2AF2965C" w14:textId="77777777" w:rsidR="00DD05C0" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
             <w:pPr>
               <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="171920815"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E1AA4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007E1AA4" w:rsidRPr="00D96B17">
               <w:t xml:space="preserve">Interruption temporaire de </w:t>
             </w:r>
             <w:r w:rsidR="007E1AA4" w:rsidRPr="00CA382C">
               <w:t>travail</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD05C0" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+          <w:p w14:paraId="377F1C3E" w14:textId="77777777" w:rsidR="00DD05C0" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
             <w:pPr>
               <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1991938403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD05C0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003A3898">
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="007E1AA4">
               <w:t>mpêchement de venir sur le lieu de travail</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E1AA4" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+          <w:p w14:paraId="226B41AE" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
             <w:pPr>
               <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:iCs/>
                 </w:rPr>
                 <w:id w:val="644935775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD05C0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007E1AA4">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="007E1AA4" w:rsidRPr="00D96B17">
               <w:t>équisition</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CD7E3A" w:rsidRPr="00AA6984" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+          <w:p w14:paraId="07C36ACF" w14:textId="61EB1E12" w:rsidR="00CD7E3A" w:rsidRPr="00AA6984" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
             <w:pPr>
               <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:iCs/>
                 </w:rPr>
                 <w:id w:val="-445854331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD7E3A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD7E3A" w:rsidRPr="00C80D21">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Autre, à préciser</w:t>
             </w:r>
             <w:r w:rsidR="00CD7E3A">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> : ………………………………………………………………………………………………………………………..</w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
+          <w:p w14:paraId="6EE53C52" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="00DD05C0" w:rsidP="00834454">
+          <w:p w14:paraId="6B480DAC" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="00DD05C0" w:rsidP="00834454">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
+          <w:p w14:paraId="4641714D" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
+          <w:p w14:paraId="57A46D84" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
+          <w:p w14:paraId="5A0A32EC" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidTr="00834454">
+      <w:tr w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w14:paraId="35531447" w14:textId="77777777" w:rsidTr="00834454">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="18644" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="2ED826BE" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D96B17" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="00F70195" w:rsidRDefault="007E1AA4" w:rsidP="00F70195">
+    <w:p w14:paraId="4F3DA5AF" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00F70195" w:rsidRDefault="007E1AA4" w:rsidP="00F70195">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70195">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pour l'organisation et le fonctionnement de la structure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="00C80D21" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="0B0A05C4" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00C80D21" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="1468160711"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E1AA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E1AA4">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00C80D21">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ifficultés d'approvisionnement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="1A8BE5DB" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-433435954"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E1AA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E1AA4">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00C80D21">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ifficultés d'accès à la structure ou lieu de prise en charge</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="03FDB823" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="345843043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E1AA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00C80D21">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nécessité de déplacer les résidents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="378DC552" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-2062555063"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E1AA4" w:rsidRPr="009275B5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E1AA4">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00C80D21">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>uspension d'activité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="54D7B3E1" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-1773240048"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E1AA4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00C80D21">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intervention des forces de l'ordre ou des secours    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="00577C19" w:rsidP="00AA6984">
+    <w:p w14:paraId="721C9773" w14:textId="1C1B647F" w:rsidR="007E1AA4" w:rsidRDefault="005A26A9" w:rsidP="00AA6984">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="-1266843363"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CD7E3A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00C80D21">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Autre, à préciser</w:t>
       </w:r>
       <w:r w:rsidR="00CD7E3A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t> : ………………………………………………………………………………………………………………………..</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="00933BBF" w:rsidRDefault="00F70195" w:rsidP="00F70195">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEB1960" w14:textId="77777777" w:rsidR="003C0138" w:rsidRDefault="003C0138" w:rsidP="003C0138"/>
+    <w:p w14:paraId="4F3968CB" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00933BBF" w:rsidRDefault="00F70195" w:rsidP="00F70195">
       <w:pPr>
         <w:pStyle w:val="CM5"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">V. </w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">MESURES </w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">IMMEDIATES PRISES PAR LA STRUCTURE </w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(à préciser par le responsable de la structure)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="008D55B2" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
+    <w:p w14:paraId="68760351" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="008D55B2" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="00D80192" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
+    <w:p w14:paraId="126A36E3" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D80192" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80192">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pour protéger, accompagner ou soutenir les personnes victimes ou exposées</w:t>
       </w:r>
       <w:r w:rsidR="00CD7E3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
+    <w:p w14:paraId="0FC84AA1" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F70195" w:rsidRPr="00D80192" w:rsidRDefault="00F70195" w:rsidP="00AA6984">
+    <w:p w14:paraId="11E3C3C1" w14:textId="77777777" w:rsidR="00F70195" w:rsidRPr="00D80192" w:rsidRDefault="00F70195" w:rsidP="00AA6984">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
+    <w:p w14:paraId="69D97E9B" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80192">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pour assurer la continuité de la prise en charge, le cas échéant</w:t>
       </w:r>
       <w:r w:rsidR="00CD7E3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
+    <w:p w14:paraId="57DAE2B0" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00AA6984">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F70195" w:rsidRDefault="00F70195" w:rsidP="00AA6984">
+    <w:p w14:paraId="033766BD" w14:textId="77777777" w:rsidR="00F70195" w:rsidRDefault="00F70195" w:rsidP="00AA6984">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:afterLines="40" w:after="96" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="00D80192" w:rsidRDefault="00385369" w:rsidP="007E1AA4">
+    <w:p w14:paraId="7F6D0A3E" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00D80192" w:rsidRDefault="00385369" w:rsidP="007E1AA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="253" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4216,112 +4706,111 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">du personnel </w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(information générale, soutien psychologique...)</w:t>
       </w:r>
       <w:r w:rsidR="00CD7E3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00385369" w:rsidRDefault="00385369">
+    <w:p w14:paraId="152EE577" w14:textId="77777777" w:rsidR="00385369" w:rsidRDefault="00385369">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F1790" w:rsidRDefault="008F1790">
+    <w:p w14:paraId="4325B0DD" w14:textId="77777777" w:rsidR="008F1790" w:rsidRDefault="008F1790">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002774EA" w:rsidRPr="00933BBF" w:rsidRDefault="00F70195" w:rsidP="002774EA">
+    <w:p w14:paraId="17FEF5B0" w14:textId="0E07C6BC" w:rsidR="002774EA" w:rsidRPr="00933BBF" w:rsidRDefault="00F70195" w:rsidP="002774EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">VI. </w:t>
       </w:r>
       <w:r w:rsidR="002774EA" w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMATION AUX AUTORITÉS </w:t>
       </w:r>
       <w:r w:rsidR="002774EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ADMINISTRATIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRDefault="00577C19" w:rsidP="002549B9">
+    <w:p w14:paraId="2B242DE4" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="005A26A9" w:rsidP="002549B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:id w:val="1625891612"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002774EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
@@ -4395,249 +4884,249 @@
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002774EA" w:rsidRPr="002774EA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002774EA" w:rsidRPr="002774EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">autre (préciser): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002774EA" w:rsidRPr="002774EA" w:rsidRDefault="002774EA" w:rsidP="007E1AA4">
+    <w:p w14:paraId="26014C36" w14:textId="48353F8C" w:rsidR="002774EA" w:rsidRPr="002774EA" w:rsidRDefault="002774EA" w:rsidP="007E1AA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="00933BBF" w:rsidRDefault="00F70195" w:rsidP="002774EA">
+    <w:p w14:paraId="1AD578EE" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="00933BBF" w:rsidRDefault="00F70195" w:rsidP="002774EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">VII. </w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00933BBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INFORMATION AUX AUTORITÉS JUDICIAIRES</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5353"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002549B9" w:rsidRPr="0051619D" w:rsidTr="00834454">
+      <w:tr w:rsidR="002549B9" w:rsidRPr="0051619D" w14:paraId="14D4CE13" w14:textId="77777777" w:rsidTr="00834454">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="0A8CF69D" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Les autorités judiciaires ont-elles été informées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="5CDDA8B2" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00834454">
+          <w:p w14:paraId="3E9D8F54" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-155374836"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E1AA4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007E1AA4" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="3D905B1D" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00834454">
+          <w:p w14:paraId="660439F4" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-207183254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E1AA4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007E1AA4" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="4B303E5A" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CD7E3A" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
+    <w:p w14:paraId="42F27E67" w14:textId="77777777" w:rsidR="00CD7E3A" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0051619D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Si oui : </w:t>
       </w:r>
       <w:r w:rsidRPr="0051619D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Date de saisine :</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3444B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
@@ -4651,410 +5140,411 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD7E3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>/           /</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
+    <w:p w14:paraId="6BE8048A" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0051619D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Auteur de la saisine</w:t>
       </w:r>
       <w:r w:rsidRPr="0051619D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidTr="00F24EE5">
+      <w:tr w:rsidR="00681006" w:rsidRPr="0051619D" w14:paraId="0A9A6DDC" w14:textId="77777777" w:rsidTr="00F24EE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
+          <w:p w14:paraId="3F031B24" w14:textId="77777777" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
+          <w:p w14:paraId="75351B67" w14:textId="77777777" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
+          <w:p w14:paraId="11692AC4" w14:textId="77777777" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidTr="00F24EE5">
+      <w:tr w:rsidR="00681006" w:rsidRPr="0051619D" w14:paraId="4B54E123" w14:textId="77777777" w:rsidTr="00F24EE5">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
+          <w:p w14:paraId="61753D6D" w14:textId="5D885B50" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête de police ou gendarmerie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00F24EE5">
+          <w:p w14:paraId="69C27AC0" w14:textId="77777777" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="695277357"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00681006">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00681006" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
+          <w:p w14:paraId="64EC1720" w14:textId="77777777" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00577C19" w:rsidP="00F24EE5">
+          <w:p w14:paraId="50401EBC" w14:textId="77777777" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="005A26A9" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-970044464"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00681006">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00681006" w:rsidRPr="0051619D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
+          <w:p w14:paraId="46E7F2A8" w14:textId="77777777" w:rsidR="00681006" w:rsidRPr="0051619D" w:rsidRDefault="00681006" w:rsidP="00F24EE5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
+    <w:p w14:paraId="124DC7D8" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="007E1AA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14069" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7797"/>
         <w:gridCol w:w="2444"/>
         <w:gridCol w:w="143"/>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="239"/>
         <w:gridCol w:w="469"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidTr="00CA5145">
+      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w14:paraId="5B587727" w14:textId="77777777" w:rsidTr="00CA5145">
         <w:trPr>
           <w:trHeight w:val="3747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00681006" w:rsidRPr="004A4DDC" w:rsidRDefault="00681006" w:rsidP="00681006">
+          <w:p w14:paraId="4CF871ED" w14:textId="546C8EB9" w:rsidR="00681006" w:rsidRPr="004A4DDC" w:rsidRDefault="00681006" w:rsidP="00681006">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">VIII. </w:t>
             </w:r>
             <w:r w:rsidRPr="004A4DDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>REPERCUSSIONS MEDIATIQUES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00681006" w:rsidRPr="00933BBF" w:rsidRDefault="00681006" w:rsidP="00681006">
+          <w:p w14:paraId="72375D5F" w14:textId="62455B8C" w:rsidR="00681006" w:rsidRPr="00933BBF" w:rsidRDefault="00681006" w:rsidP="00681006">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="90" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">L'événement peut-il avoir </w:t>
             </w:r>
             <w:r w:rsidR="00CA5145">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ou a-t-il eu </w:t>
             </w:r>
             <w:r w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">un impact médiatique ? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00681006" w:rsidRPr="00933BBF" w:rsidRDefault="00577C19" w:rsidP="00681006">
+          <w:p w14:paraId="51060244" w14:textId="32383B40" w:rsidR="00681006" w:rsidRPr="00933BBF" w:rsidRDefault="005A26A9" w:rsidP="00681006">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="90" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1305459513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00681006">
+                <w:r w:rsidR="000A1917">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00681006" w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Oui         </w:t>
             </w:r>
             <w:r w:rsidR="00681006">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5086,301 +5576,289 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00681006">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00681006" w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Non         </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00681006" w:rsidRDefault="00681006" w:rsidP="00681006">
+          <w:p w14:paraId="6E91D52C" w14:textId="5FAF4657" w:rsidR="00681006" w:rsidRDefault="00681006" w:rsidP="00681006">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="90" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00681006" w:rsidRPr="00933BBF" w:rsidRDefault="00681006" w:rsidP="00681006">
+          <w:p w14:paraId="6BABFD75" w14:textId="494A12D8" w:rsidR="00681006" w:rsidRPr="00933BBF" w:rsidRDefault="00681006" w:rsidP="00681006">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="90" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Si oui, par quel support (à préciser) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00681006">
+          <w:p w14:paraId="402750BD" w14:textId="7919CACF" w:rsidR="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00681006">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="90" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00681006" w:rsidRPr="007152DE" w:rsidRDefault="00681006" w:rsidP="00681006">
+          <w:p w14:paraId="65420416" w14:textId="27917943" w:rsidR="000A1917" w:rsidRPr="00933BBF" w:rsidRDefault="00681006" w:rsidP="000A1917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="90" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007152DE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Communicat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ion effectuée ou prévue? </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="000A1917">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-417325763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00681006">
+                <w:r w:rsidR="000A1917">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00681006" w:rsidRPr="00933BBF">
+            <w:r w:rsidR="000A1917" w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Oui         </w:t>
             </w:r>
-            <w:r w:rsidR="00681006">
+            <w:r w:rsidR="000A1917">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">            </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00681006" w:rsidRPr="00933BBF">
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidR="000A1917" w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">                   </w:t>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="223039678"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00681006">
+                <w:r w:rsidR="000A1917">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00681006" w:rsidRPr="00933BBF">
+            <w:r w:rsidR="000A1917" w:rsidRPr="00933BBF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Non         </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00681006" w:rsidRDefault="00681006" w:rsidP="00681006">
+          <w:p w14:paraId="5F136CCF" w14:textId="379EEDA5" w:rsidR="00681006" w:rsidRDefault="00681006" w:rsidP="00681006">
             <w:pPr>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00F34A16">
               <w:t>Si oui, préciser:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00681006">
+          <w:p w14:paraId="07421C51" w14:textId="5257DB9C" w:rsidR="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00681006">
             <w:pPr>
               <w:ind w:left="142"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00CA5145">
+          <w:p w14:paraId="0DDE16BF" w14:textId="77777777" w:rsidR="00555A8C" w:rsidRDefault="00555A8C" w:rsidP="00681006">
+            <w:pPr>
+              <w:ind w:left="142"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E44FE1C" w14:textId="39457FDD" w:rsidR="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00CA5145">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. </w:t>
             </w:r>
             <w:r w:rsidRPr="008D541D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Maitrise du risque</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00CA5145">
+          <w:p w14:paraId="18E6E63F" w14:textId="364F4428" w:rsidR="00CA5145" w:rsidRPr="000A1917" w:rsidRDefault="00CA5145" w:rsidP="000A1917">
             <w:pPr>
               <w:ind w:left="142"/>
             </w:pPr>
             <w:r w:rsidRPr="008D541D">
               <w:t>Le risque est-il maitrisé ?</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">       </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1995768037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="008D541D">
               <w:rPr>
@@ -5435,746 +5913,929 @@
                 </w:rPr>
                 <w:id w:val="-1728529001"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="008D541D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="008D541D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Non </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA5145" w:rsidRPr="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00CA5145">
+          <w:p w14:paraId="6D1BB522" w14:textId="240399A5" w:rsidR="00CA5145" w:rsidRPr="00CA5145" w:rsidRDefault="00CA5145" w:rsidP="00CA5145">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5145">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Actions correctrices envisagées et délais de mise en œuvre</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Actions </w:t>
+            </w:r>
+            <w:r w:rsidR="000A1917" w:rsidRPr="00CA5145">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:t>correctrice</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="000A1917" w:rsidRPr="00CA5145">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>envisagées</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA5145">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et délais de mise en œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
               <w:t> ?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA5145" w:rsidRPr="008D541D" w:rsidRDefault="00CA5145" w:rsidP="00CA5145">
+          <w:p w14:paraId="09465CEC" w14:textId="44C56BBC" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="00CA5145" w:rsidP="000A1917">
             <w:pPr>
               <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D541D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
-            </w:r>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="6B67805B" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CA5145" w:rsidRPr="0051619D" w:rsidRDefault="00CA5145" w:rsidP="00834454">
+          <w:p w14:paraId="7CB40CDB" w14:textId="44038337" w:rsidR="00CA5145" w:rsidRPr="0051619D" w:rsidRDefault="00CA5145" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="225E19AF" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="0F0C0640" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidTr="00CA5145">
+      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w14:paraId="3EF4D42A" w14:textId="77777777" w:rsidTr="00CA5145">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00681006">
+          <w:p w14:paraId="182B461E" w14:textId="77777777" w:rsidR="000A1917" w:rsidRDefault="000A1917" w:rsidP="00681006">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="263FFF99" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00681006">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="007148AA" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="00681006">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BDFEBF5" w14:textId="77777777" w:rsidR="00555A8C" w:rsidRPr="0051619D" w:rsidRDefault="00555A8C" w:rsidP="00681006">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="086BF936" w14:textId="56D4196B" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="314452FA" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="253009CD" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidTr="00CA5145">
+      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w14:paraId="3BBF0FFF" w14:textId="77777777" w:rsidTr="00CA5145">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="002549B9">
+          <w:p w14:paraId="517C2F2A" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="002549B9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="242A4B48" w14:textId="1BB8D230" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="0596C7A6" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="0475F184" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidTr="00CA5145">
+      <w:tr w:rsidR="007E1AA4" w:rsidRPr="0051619D" w14:paraId="50AA0AAA" w14:textId="77777777" w:rsidTr="000A1917">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="469" w:type="dxa"/>
-          <w:trHeight w:val="68"/>
+          <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10241" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="2BD58893" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="39E52833" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="2743FA3B" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="75E36AC5" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
+          <w:p w14:paraId="3083F064" w14:textId="77777777" w:rsidR="007E1AA4" w:rsidRPr="0051619D" w:rsidRDefault="007E1AA4" w:rsidP="00834454">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E1AA4" w:rsidRPr="00A52876" w:rsidRDefault="00F70195" w:rsidP="002774EA">
+    <w:p w14:paraId="2667E989" w14:textId="01E15EE3" w:rsidR="007E1AA4" w:rsidRPr="00A52876" w:rsidRDefault="00F70195" w:rsidP="002774EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">X. </w:t>
       </w:r>
       <w:r w:rsidR="007E1AA4" w:rsidRPr="00A52876">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>EVOLUTIONS PREVISIBLES OU DIFFICULTES ATTENDUES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00E8E" w:rsidRDefault="00C00E8E" w:rsidP="002774EA">
+    <w:p w14:paraId="7B76F512" w14:textId="72CA994A" w:rsidR="00C00E8E" w:rsidRDefault="00C00E8E" w:rsidP="002774EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002549B9" w:rsidRDefault="008D541D" w:rsidP="002774EA">
+    <w:p w14:paraId="1228C532" w14:textId="3E861CC4" w:rsidR="000A1917" w:rsidRDefault="000A1917" w:rsidP="002774EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC71E53" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E56531C" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E6CDD5" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507A3447" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55993205" w14:textId="77777777" w:rsidR="00555A8C" w:rsidRDefault="00555A8C" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14503F87" w14:textId="77777777" w:rsidR="00555A8C" w:rsidRDefault="00555A8C" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E27AE2" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62683D88" w14:textId="77777777" w:rsidR="00B526FE" w:rsidRDefault="00B526FE" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1320FA" w14:textId="3A3813D1" w:rsidR="000A1917" w:rsidRDefault="000A1917" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED63013" w14:textId="6167971A" w:rsidR="000A1917" w:rsidRDefault="000A1917" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:noProof/>
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F1871C4" wp14:editId="57D134E2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30AA2A99" wp14:editId="5E1CBDF3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4892675</wp:posOffset>
+              <wp:align>right</wp:align>
             </wp:positionH>
-            <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8377555</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>68580</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1530350" cy="1159510"/>
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Image 4"/>
+            <wp:extent cx="2057400" cy="1409700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1296135982" name="Image 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1530350" cy="1159510"/>
+                      <a:ext cx="2057400" cy="1409700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00681006" w:rsidRDefault="00681006" w:rsidP="002774EA">
+    <w:p w14:paraId="48DB6C3D" w14:textId="77777777" w:rsidR="000A1917" w:rsidRDefault="000A1917" w:rsidP="002774EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002549B9" w:rsidRPr="008D541D" w:rsidRDefault="002549B9" w:rsidP="008D541D">
+    <w:p w14:paraId="1DA4BE9C" w14:textId="72DC0C79" w:rsidR="002549B9" w:rsidRDefault="002549B9" w:rsidP="002774EA">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F70195">
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54311EF1" w14:textId="77777777" w:rsidR="00681006" w:rsidRDefault="00681006" w:rsidP="002774EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7CED32" w14:textId="6344349D" w:rsidR="002549B9" w:rsidRPr="008D541D" w:rsidRDefault="000A1917" w:rsidP="000A1917">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="002549B9" w:rsidRPr="00F70195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulaire à transmettre sur </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00F70195">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="002549B9" w:rsidRPr="00F70195">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>ars45-alerte@ars.sante.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="002549B9" w:rsidRPr="008D541D" w:rsidSect="00AA6984">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="991" w:bottom="567" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
+    <w:p w14:paraId="7852C6B8" w14:textId="77777777" w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
+    <w:p w14:paraId="4BF7D00E" w14:textId="77777777" w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="00AA6984">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74F6C9E0" w14:textId="77777777" w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="00AA6984">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>ARS CVL – Formulaire de signalement EMS</w:t>
     </w:r>
     <w:r w:rsidR="00AA6984">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AA6984">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1587192160"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00AA6984">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00AA6984">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00AA6984">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00577C19">
+        <w:r w:rsidR="00035D48">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00AA6984">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
+    <w:p w14:paraId="094C854C" w14:textId="77777777" w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
+    <w:p w14:paraId="0F4E8556" w14:textId="77777777" w:rsidR="005D3EB2" w:rsidRDefault="005D3EB2" w:rsidP="005D3EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03AD336D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0936BF90"/>
     <w:lvl w:ilvl="0" w:tplc="040C000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6532,194 +7193,206 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1714034714">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2088767531">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1704405327">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1344700203">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE79C8"/>
     <w:rsid w:val="0000783C"/>
+    <w:rsid w:val="00035D48"/>
     <w:rsid w:val="00052F44"/>
+    <w:rsid w:val="000A1917"/>
+    <w:rsid w:val="00107004"/>
     <w:rsid w:val="00133D2A"/>
     <w:rsid w:val="00183E20"/>
     <w:rsid w:val="001A6E0B"/>
     <w:rsid w:val="00232D1C"/>
     <w:rsid w:val="002549B9"/>
     <w:rsid w:val="002774EA"/>
     <w:rsid w:val="00280C94"/>
     <w:rsid w:val="002F5541"/>
     <w:rsid w:val="00321F7A"/>
     <w:rsid w:val="0036094C"/>
     <w:rsid w:val="00385369"/>
     <w:rsid w:val="003A3898"/>
     <w:rsid w:val="003C0138"/>
+    <w:rsid w:val="0042651D"/>
     <w:rsid w:val="00551CDA"/>
+    <w:rsid w:val="00555A8C"/>
     <w:rsid w:val="00561D76"/>
-    <w:rsid w:val="00577C19"/>
     <w:rsid w:val="00592223"/>
     <w:rsid w:val="00593344"/>
+    <w:rsid w:val="005A26A9"/>
     <w:rsid w:val="005D0183"/>
     <w:rsid w:val="005D3EB2"/>
     <w:rsid w:val="006322FC"/>
     <w:rsid w:val="00681006"/>
     <w:rsid w:val="006A5CF3"/>
     <w:rsid w:val="006E4398"/>
     <w:rsid w:val="00741A52"/>
     <w:rsid w:val="007466B9"/>
     <w:rsid w:val="007A5915"/>
     <w:rsid w:val="007E1AA4"/>
     <w:rsid w:val="008D541D"/>
     <w:rsid w:val="008D7688"/>
     <w:rsid w:val="008F1790"/>
     <w:rsid w:val="00927D51"/>
+    <w:rsid w:val="0096041A"/>
+    <w:rsid w:val="009B5D18"/>
     <w:rsid w:val="00A04FA4"/>
     <w:rsid w:val="00AA6984"/>
     <w:rsid w:val="00B11552"/>
+    <w:rsid w:val="00B526FE"/>
     <w:rsid w:val="00B867A1"/>
     <w:rsid w:val="00BD534A"/>
     <w:rsid w:val="00C00E8E"/>
     <w:rsid w:val="00CA4C6A"/>
     <w:rsid w:val="00CA5145"/>
     <w:rsid w:val="00CD7E3A"/>
     <w:rsid w:val="00CE79C8"/>
     <w:rsid w:val="00D01C71"/>
     <w:rsid w:val="00D831A2"/>
     <w:rsid w:val="00DD05C0"/>
     <w:rsid w:val="00E03B36"/>
     <w:rsid w:val="00E1787E"/>
     <w:rsid w:val="00E737FD"/>
     <w:rsid w:val="00EE47A1"/>
     <w:rsid w:val="00EF33BB"/>
     <w:rsid w:val="00EF59AA"/>
     <w:rsid w:val="00F36138"/>
+    <w:rsid w:val="00F479AF"/>
     <w:rsid w:val="00F70195"/>
     <w:rsid w:val="00FA165B"/>
     <w:rsid w:val="00FC72A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="517F8418"/>
   <w15:docId w15:val="{A6FF43DE-8990-4ED4-B71F-DAA6CC7D6382}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7047,50 +7720,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -7278,58 +7956,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D3EB2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D3EB2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars.centre-val-de-loire.sante.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars45-alerte@ars.sante.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalement.social-sante.gouv.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars45-alerte@ars.sante.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://signalement.social-sante.gouv.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7582,78 +8260,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70B5C363-4894-4176-9F68-47FB04FCA4F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB3FB66B-4584-43D6-B373-00B129059C05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5384</Characters>
+  <Pages>5</Pages>
+  <Words>997</Words>
+  <Characters>5485</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ARS du Centre-Val de loire</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6350</CharactersWithSpaces>
+  <CharactersWithSpaces>6470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>*</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2025-09-10T13:22:21Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>a55807e4-3223-4f42-9bfd-8a80f1f22d57</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>